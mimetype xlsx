--- v0 (2026-03-16)
+++ v1 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4478" uniqueCount="2099">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4697" uniqueCount="2188">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -5923,50 +5923,110 @@
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1054/plo_exec_06_2025_cria_cons_mun_turismo_comtur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo - COMTUR. no município de Ribeirão (PE), e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1092/plo_07_2025_alterar_lei_1554.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos 1º e 2º do Art. 1º da Lei nº 1.554, de 16 de dezembro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1098/plo_ex_08_2025_ldo_-_ribeirao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
+    <t>1418</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei_executivo_no_010-2025.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a apreensão de animais de médio e grande porte soltos nas vias e logradouros públicos da zona urbana do Município de Ribeirão/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1420/projeto_de_lei_executivo_no_011-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de diárias no âmbito da Administração Pública Municipal, revogando a Lei nº 1.207/1997 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_no_13_de_01_de_outubro_de_2025_-_loa_2026_-_ribeirao_ok.pdf</t>
+  </si>
+  <si>
+    <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>Institui o Plano Plurianual do Município de Ribeirão, para o quadriênio 2026/2029.</t>
+  </si>
+  <si>
+    <t>1421</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_de_lei_executivo_no_015-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera os percentuais de consignações em folha de pagamento constantes da Lei 1.379, de 25 de agosto de 2005 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_executivo_no_016-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Ribeirão/PE, com seu Regime Próprio de Previdência Social – Fundo de Previdência Social do Município de Ribeirão – de que tratam os arts. 115 e 117 do Ato das Disposições Transitórias – ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9 de setembro de 2025.</t>
+  </si>
+  <si>
+    <t>1423</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_executivo_no_017-2025.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Programa Futuro”, no âmbito da Secretaria Municipal de Educação de Ribeirão, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1028</t>
   </si>
   <si>
     <t>PLOPL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/plo_01_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE RIBEIRÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/plo_02_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA EXECUÇÃO DO HINO NACIONAL BRASILEIRO E DO HINO MUNICIPAL DE RIBEIRÃO-PE, NAS ESCOLAS DA REDE PÚBLICA E PRIVADA DO MUNICÍPIO DE RIBEIRÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1030</t>
@@ -6139,98 +6199,260 @@
   <si>
     <t>DISPÕE SOBRE A RENOMEAÇÃO DE RUA SITUADA NO MUNICÍPIO DE RIBEIRÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1093/plo_023_25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO NOME DA PRAÇA LOCALIZADA NO BAIRRO ELDORADO, ATUALMENTE DENOMINADA PRAÇA TANCREDO NEVES, PARA PRAÇA SEVERINO PEDRO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1094/plo_24_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADRONIZAÇÃO DA ALTURA DA FIAÇÃO NOS POSTES DE ENERGIA ELÉTRICA E DE TELECOMUNICAÇÕES NO MUNICÍPIO DE RIBEIRÃO, DETERMINA A ORGANIZAÇÃO DA OCUPAÇÃO DA INFRAESTRUTURA AÉREA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1095/instit1.pdf</t>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_legislatvo_no_025-25.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CÂMARA TÉCNICA DE ENFRENTAMENTO À VIOLÊNCIA CONTRA A MULHER NO ÂMBITO DO MUNICÍPIO DE RIBEIRÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1096/plo_26_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a padronização dos bancos da feira livre do Município de Ribeirão, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_lei_no_027-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prevenção, combate e punição à adultização infantil no Município de Ribeirão-PE e dá outras providências.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_n_09_-_2025_-_apreensao_de_animais_1.pdf</t>
   </si>
   <si>
-    <t>Regulamenta a apreensão de animais de médio e grande porte soltos nas vias e logradouros públicos da zona urbana do Município de Ribeirão/PE e dá outras providências.</t>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1393/plo_leg_029_2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação gradual de sistemas de energia solar fotovoltaica nas repartições públicas municipais de Ribeirão-PE e da outras providencias.</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_ordinario_legislativo_no_030-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de emissão de número de protocolo municipal aos pacientes do Sistema de Saúde Municipal, assegurando transparência, acompanhamento e prioridade em consultas, exames, cirurgias eletivas e internações, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_ordinario_legislativo_no_031-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Fomento à Piscicultura e à Agricultura Familiar no Município de Ribeirão/PE, destinado prioritariamente ao pequeno agricultor e às associações de pequenos agricultores, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1410/projeto_de_lei_ordinario_legislativo_no_032-2025.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Unidade Básica de Saúde do bairro Bandeirante, no município de Ribeirão-PE, com o nome de Tertuliano Honor de Cerqueira Jordão</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_ordinario_legislativo_no_033-2025.pdf</t>
+  </si>
+  <si>
+    <t>Declara o livro “Ribeirão: Cidade da Gente”, que trata da história do município de Ribeirão-PE, como Patrimônio Histórico-Cultural do Município e determina sua inclusão e distribuição nas instituições de ensino públicas e privadas do município</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_lei_ordinario_legislativo_no_034-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Ribeirão-PE, a Semana Municipal de Conscientização sobre o Autismo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1408</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1408/1._projeto_de_lei_no_035-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Programa "Cidade Verde" no Município de Ribeirão - PE, com a objetivo de promover a arborização urbana, a sustentabilidade ambiental e transformar Ribeirão em referência ecológica no Estado Pernambuco e no Brasil.</t>
+  </si>
+  <si>
+    <t>1411</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1411/1._projeto_de_lei_no_036-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o deposito de materiais de construção e a destinação de resíduos da construção civil no Município de Ribeirão -Estado de Pernambuco, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>1419</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1419/projeto_037.pdf</t>
+  </si>
+  <si>
+    <t>Inclui o dia "SANTA LUZIA" padroeira do bairro da cohab, no calendário oficial de eventos e festividades de Ribeirão-PE.</t>
+  </si>
+  <si>
+    <t>1414</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_lei_legislativo_no_038-25-paginas-1.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE RIBEIRÃO–PE, O PROGRAMA “BIBLIOTECA ITINERANTE”, DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1416</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_039.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA PÚBLICA MUNICIPAL DE ATENÇÃO INTEGRAL À PESSOA COM FIBROMIALGIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1417</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1417/projeto_40.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a Poder Executivo municipal a instituir o  "Programa Municipal de prevenção a Depressão e Ansiedade" nas escolas municipais de Ribeirão-PE, e outras providencias.</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>EMADT</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1455/emenda_aditiva_ploe_08_2025.pdf</t>
+  </si>
+  <si>
+    <t>Incorporar as disposições relativas às emendas impositivas individuais e de bancada, em conformidade com a Lei Orgânica do Município de Ribeirão/PE (LOM), arts. 100 e seguintes (alterados pela Emenda nº 01/2023 de 1º de novembro de 2023), e com a Lei Complementar nº 101/2000 (Lei de Responsabilidade Fiscal - LRF).</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>PDLEG</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1428/projeto_de_decreto_legislativo_no_002-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Honorário de Ribeirão ao Exmo. Senhor MARIJONES RIO TINTO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>PELOG</t>
+  </si>
+  <si>
+    <t>PROJETO DE EMENDA A LEI ORGÂNICA</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_emenda_lei_organica_executivo_no_001-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o acréscimo de dispositivo na Lei Orgânica do Município de Ribeirão-PE, em consonância com determinação da EC nº 103/19 e dá outra providências.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - EXECUTIVO</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1099/plc_01_2025_loteria.pdf</t>
   </si>
   <si>
     <t>Institui a Loteria Municipal no âmbito do Município de Ribeirão e dá outras providências.</t>
   </si>
   <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_complementar_executivo_no_002-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 004/2021, em consonância com a Emenda Constitucional nº 103/19 e novo entendimento do Superior Tribunal de Justiça e dá outras providências.</t>
+  </si>
+  <si>
     <t>1100</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>RAZÕES DO VETO</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1100/veto_plo_11_2025.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei nº 11/2025 - Poder Legislativo - Autor: Álvaro Ferreira dos Santos - nos termos do art. 66, §1º da Constituição Federal - Por vício de iniciativa.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA LEGISLATIVA</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1056/ata_da_1a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_14_de_fevereiro_de_2025.pdf</t>
@@ -6314,50 +6536,95 @@
     <t>1065</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1065/ata_da_10a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_26_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária da 1ª Sessão Legislativa da 19ª Legislatura, realizada em 26 de maio de 2025.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1066/ata_da_11a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_28_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária da 1ª Sessão Legislativa da 19ª Legislatura, realizada em 28 de maio de 2025.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1067/ata_da_12a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_04_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária da 1ª Sessão Legislativa da 19ª Legislatura, realizada em 04 de junho de 2025.</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1352/ata_da_13a_reuniao_ordinaria_da_1a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 13ª Sessão Ordinária da 1ª Sessão Legislativa da 19ª Legislatura, realizada em 06 de agosto de 2025.</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1353/ata_da_14a_reuniao_ordinaria_da_1a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 14ª Sessão Ordinária da 1ª Sessão Legislativa da 19ª Legislatura, realizada em 13 de agosto de 2025.</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1354/ata_da_15a_reuniao_ordinaria_da_1a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 15ª Sessão Ordinária da 1ª Sessão Legislativa da 19ª Legislatura, realizada em 20 de agosto de 2025.</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1355/ata_da_16a_reuniao_ordinaria_da_1a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 16ª Sessão Ordinária da 1ª Sessão Legislativa da 19ª Legislatura, realizada em 27 de agosto de 2025.</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1356/ata_da_17a_reuniao_ordinaria_da_1a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 17ª Sessão Ordinária da 1ª Sessão Legislativa da 19ª Legislatura, realizada em 03 de setembro de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6661,66 +6928,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/795/requerimento_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/796/requerimento_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/requerimento_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/requerimento_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/requerimento_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/requerimento_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1002/requerimento_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/995/requerimento_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_no_046-2025_-_jalbison_fernando_de_jesus_freitas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_no_047-2025_-_leimisson_leonardo_cravo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_no_048-2025_-_alvaro_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1120/requerimento_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1139/requerimento_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1121/requerimento_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1122/requerimento_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1123/requerimento_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1124/requerimento_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1125/requerimento_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1144/requerimento_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1126/requerimento_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1171/requerimento_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1172/requerimento_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1173/requerimento_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1174/requerimento_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1140/requerimento_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1145/requerimento_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1141/requerimento_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1142/requerimento_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1146/requerimento_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1148/requerimento_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1149/requerimento_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1150/requerimento_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1187/requerimento_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1189/requerimento_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1190/requerimento_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1191/requerimento_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_079-25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_080-25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_081-25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_082-25.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_083-25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_084-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_085-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1241/requerimento_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1242/requerimento_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_no_090-2025_-_jalbison_fernando_-_calcamento_no_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_no_091-2025_-_jalbison_fernando_-_parque_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_no_092-2025_-_waldemir_almeida_-_ceder_sala_para_conselho_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_no_093-2025_-_jose_rildo_do_nascimento_-_criacao_do_centro_de_especialidades_odontologica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1260/requerimento_no_094-2025_-_jose_rildo_do_nascimento_-_implantacao_de_um_centro_de_atendimento_ao_trabalhador_cat_municipal.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1261/requerimento_no_095-2025_-_jose_rildo_do_nascimento_-_reforma_e_modernizacao_da_unidade_mista_de_saude_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1298/requerimento_no_096-2025_-_alvaro_ferreira_-_recesso_de_final_de_ano_aos_servidores_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1262/requerimento_no_097-2025_-_jose_rildo_do_nascimento_-_votos_de_aplausos_-_academia_de_letras.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1278/requerimento_no_098-2025_-_alvaro_ferreira_-_projeto_de_lei_-_isencao_e_a_reducao_da_contribuicao_previdenciaria_aposentadoria_e_pensao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1272/requerimento_no_099-2025_-_antonio_carlos_-_motorista_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1279/requerimento_no_100-2025_-_antonio_carlos_filho_-_casa_da_cidadania_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1280/requerimento_no_101-2025_-_antonio_carlos_filho_-_informatizacao_de_arrecadacao_de_feira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_no_102-2025_-_antonio_carlos_filho_-_turismo_religioso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1282/requerimento_no_103-2025_-_alvaro_ferreira_-_instalacao_de_cameras_nos_onibus.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1299/requerimento_no_104-2025_-_antonio_carlos_filho_-_br_101.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1283/requerimento_no_105-2025_-_jose_rildo_do_nascimento_-_criacao_da_semana_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1284/requerimento_no_106-2025_-_jose_rildo_do_nascimento_-_criacao_de_um_centro_de_apoio_as_mulheres_em_situacao_de_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1285/requerimento_no_107-2025_-_jose_rildo_do_nascimento_-_criacao_do_programa_bolsa_cidadania_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1286/requerimento_no_108-2025_-_ana_paula__-_implantacao_de_programna_de_reflorestamento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1287/requerimento_no_109-2025_-_ana_paula__-_reforma_e_climatizacao_do_psf_posto_de_saude_da_familia_da_vila_aripibu.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1288/requerimento_no_110-2025_-_ana_paula__-_disponilizacao_de_cafe_da_manha_aos_pacientes_e_acompanhantes_do_tfd.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento_no_111-2025_-_jose_rildo_do_nascimento_-_criacao_do_plano_municipal_de_pavimentacao_participativa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1301/requerimento_no_112-2025_-_jose_rildo_do_nascimento_-_criacao_do_projeto_aluno_destaque_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1305/requerimento_no_113-2025_-_ana_paula_-_reforma_ou_atualizacao_da_tabela_de_remuneracao_dos_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1306/requerimento_no_114-2025_-_antonio_carlos_filho_-_dia_d_da_saude_do_homem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1307/requerimento_no_115-2025_-_edgar_jose_-_designacao_de_um_servidor_publico_municipal_ou_a_contratacao_de_um_servidor.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1308/requerimento_no_116-2025_-_edgar_jose_da_silva_neto_-_calcamento_e_saneamento_basico_da_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1319/requerimento_no_117-2025_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1309/requerimento_no_118-2025_-_melvin_jones_de_luna_rio_tinto_-_servicos_de_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1310/requerimento_conjunto_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1311/requerimento_no_120-2025_-_melvin_jones_de_luna_rio_tinto_-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1312/requerimento_conjunto_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1320/requerimento_no_123-2025_-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1321/requerimento_no_124-2025_-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1322/requerimento_no_125-2025_-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1323/requerimento_no_126-2025_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1324/requerimento_no_128-2025_-_edgar.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1325/requerimento_no_129-2025_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1326/requerimento_no_130-2025_-_edgar.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/770/indicacao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/790/indicacao_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/799/indicacao_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/816/indicacao_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/821/indicacao_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/822/indicacao_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/832/indicacao_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_no_079-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_no_081-2025_-_cicera_valquiria.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_no_082-2025_-_edgar_jose.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_no_083-2025_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_no_084-2025_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no_085-2025_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_no_086-2025_-_waldemir_almeida.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_no_087-2025_-_waldemir_almeida.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_no_088-2025_-_waldemir_almeida.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_089-2025_-_jalbison_fernando.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no_090-2025_-_jalbison_fernando.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_092-2025_-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no_093-2025_-_melvi_jones.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no_094-2025_-_eliseu_miranda.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_095-2025_-_eliseu_miranda.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no_096-2025_-_alvaro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_no_097-2025_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_no_098-2025_-_marco_olegario.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_099-2025_-_marco_olegario.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_no_100-2025_-_marco_olegario.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no_101-2025_-_alvaro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_no_102-2025_-_edgar_jose.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/990/indicacao_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_147-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_154.1-2025_-_ana.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_160-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_no_169-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no_179-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_180-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_181-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no_182-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no_183-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_184-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_no_188-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_no_190-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no_201-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_202-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_203-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_204-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/indicacao_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_no_208-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_209-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_210-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_no_211-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_212-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_213-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_214-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_no_215-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_216-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_no_217-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_no_218-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_no_219-2025_-_ana_paula_de_sousa_silva.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_no_220-2025_-_melvin_jones_de_luna_rio_tinto.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_no_221-2025_-_melvin_jones_de_luna_rio_tinto.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_no_222-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1075/indicacao_no_223-2025_-_jose_rildo_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_no_224-2025-_antonio_carlos_de_azevedo_filho.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_no_225-2025_-_edgar_jose_da_silva_neto.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_no_226-2025_-_waldemir_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_no_227-2025_-_waldemir_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_no_228-2025_-_waldemir_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_229-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_230-2025_-_jalbison_fernando_de_jesus_freitas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_no_231-2025_-_jalbison_fernando_de_jesus_freitas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_no_232-2025_-_eliseu_miranda_de_barros_silva.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_no_233-2025_-_melvin_jones_de_luna_rio_tinto.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_no_234-2025_-_ana_paula_de_sousa_silva.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1086/indicacao_no_235-2025_-_ana_paula_de_sousa_silva.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_no_236-2025_-_eliseu_miranda_de_barros_silva.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_237-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no_238-2025_-_cicera_valquiria_mendes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_no_239-2025_-_cicera_valquiria_mendes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_240-2025_-_cicera_valquiria_mendes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_241-2025_-_alvaro_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_242-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_243-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_no_244-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_245-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_246-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_no_247-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1110/indicacao_no_248-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1111/indicacao_no_249-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_no_250-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_no_251-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_no_252-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_no_253-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_no_254-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_no_255-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_no_256-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_no_257-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_no_258-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_259-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_260-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_no_261-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_262-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1133/indicacao_no_263-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_264-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1143/indicacao_no_267-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1137/indicacao_no_268-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1138/indicacao_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_no_270-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1152/indicacao_no_271-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_no_272-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_no_273-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_no_274-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_no_275-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao_no_276-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1158/indicacao_no_277-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_no_278-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_no_280-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_no_281-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1163/indicacao_no_282-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1164/indicacao_no_283-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_no_284-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1166/indicacao_no_285-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1167/indicacao_no_286-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1168/indicacao_no_287-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1169/indicacao_no_288-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_no_289-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_no_290-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_no_291-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1178/indicacao_no_292-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_no_293-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1180/indicacao_no_294-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1181/indicacao_no_295-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1182/indicacao_no_296-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1183/indicacao_no_297-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1184/indicacao_no_298-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_no_299-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1192/indicacao_300-25.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1193/indicacao_301-25.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1194/indicacao_302-25.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1195/indicacao_303-25.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1196/indicacao_304-25.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1197/indicacao_305-25.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1198/indicacao_306-25.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1199/indicacao_307-25.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1200/indicacao_308-25.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1201/indicacao_309-25.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_310-25.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1211/indicacao_no_311-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_312-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_313-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_314_-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_no_315_-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_no_316-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_no_317-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1229/indicacao_no_318-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_no_319-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_no_320-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1218/indicacao_no_321-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_no_322-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_no_323-2025_-_waldemir-_construcao_de_uma_academia_ao_ar_livre_na_comunidade_agrovila_retiro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_324-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_no_325-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1223/indicacao_no_326-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1224/indicacao_no_327-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_no_328-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_no_329-2025_-_waldemir-_construcao_de_uma_quadra_society_na_comunidade_da_agrovila_retiro.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_no_330-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_no_331-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_no_332-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_no_333-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_no_334-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_no_335-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_no_336-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_no_337-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_no_338-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1239/indicacao_no_339-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_no_340-2025_-_antonio_carlos_-_rua_frutuoso_dias.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_no_341-2025_-_antonio_carlos_-_rua_manoel_candido_uchoa.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1245/indicacao_no_342-2025_-_jalbison_fernando_-_lampadas_de_led_-_minas_novas.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1246/indicacao_no_343-2025_-_eliseu_miranda_-_calcamento_e_saneamento_na_rua_joao_florentino_-_vila_jose_mariano.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao_no_344-2025_-_eliseu_miranda_-_reforma_do_mercado_publico_-_vila_jose_mariano.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao_no_345-2025_-_eliseu_miranda_-_criacao_do_1o_torneio_de_x1._x2_e_x3.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1249/indicacao_no_346-2025_-_edgar_jose_-_construcao_de_vestiarios_-_campo_-_vila_aripibu.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_no_347-2025_-_edgar_jose_-_construcao_de_vestiarios_-_quadra_society_-_vila_aripibu.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao_no_348-2025_-_waldemir_almeida_-_reforma_e_climatizacao_-_escola_do_engenho_progresso.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1251/indicacao_no_349-2025_-_edgar_jose_-_requalificacao_da_escadaria_e_implantacao_de_corrimao_na_rua_canta_galo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1252/indicacao_no_350-2025_-_antonio_carlos_-_professor_conectado.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1253/indicacao_no_351-2025_-_ana_paula_-_calcamento_da_rua_lucimara_lima_de_oliveira_bairro_cohab.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_no_352-2025_-_edgar_jose_-_construcao_de_praca_-_area_de_lazer_-_sitio_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1255/indicacao_no_353-2025_-_melvin_jones_-_dois_guardas_municipais_-_colegio_real.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao_no_354-2025_-_eliseu_miranda_-_instalacao_de_iluminacao_nos_campos_de_futebol_dos_engenhos_pocos_e_vicente_campelo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_no_355-2025_-_eliseu_miranda_-_instalacao_de_corrimao_na_escadaria_da_rua_henrique_dias_alto_da_cadeia_que_da_acesso_a_toca_da_onca_no_bairro_novo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1264/indicacao_no_356-2025_-_antonio_carlos_-_implantacao_lampadas_led_sitio_garganela.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_no_357-2025_-_cicera_valquria_-_calcamento_e_saneamento_na_rua_m_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_no_358-2025_-_cicera_valquria_-_implantacao_de_postes_com_iluminacao_de_led_para_a_travessa_do_meio_iniciando_na_rua_9_ate_a_rua_21_na_vila_bandeirante.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao_no_359-2025_-_alvaro_ferreira_-_calcamento_na_rua_mario_sebastiao_da_silva_vila_jose_mariano.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_360-2025_-_edgar_jose_-_instalacao_de_um_ponto_de_moto_taxi_no_hospital_e_um_na_entrada_da_vila_ferroviaria.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao_no_361-2025_-_edgar_jose_-_instalacao_de_ponto_de_onibus_no_sitio_do_cafe_no_cira_e_em_frente_ao_forum_para_os_moradores_de_demarcacao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_no_362-2025_-_alvaro_ferreira_-_profissional_da_area_de_educacao_fisica_para_ministracao_de_aulas_de_step_as_mulheres_na_arena_do_cuscuz_bairro_alto_da_cadeia.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_no_363-2025_-_alvaro_ferreira_-_reforma_e_pintura_da_escola_do_engenho_caxias_e_construcao_de_vestiario_no_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1274/indicacao_no_364-2025_-_melvin_jones_-_construcao_de_escadarias_com_corrimao_na_3a_travessas_da_rua_acre_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1275/indicacao_no_365-2025_-_melvin_jones_-_construcao_de_escadarias_com_corrimao_na_4a_travessas_da_rua_acre_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao_no_366-2025_-_jalbison_fernando_-_confeccao_e_ornamentacao_das_pracas_estacio_aluizio_benjamin_rasga_e_surfista.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_367-2025_-_eliseu_miranda_-_reforma_de_vestiario_do_campo_de_vicente_campelo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao_no_368-2025_-_alvaro_ferreira_-_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao_no_369-2025_-_jose_rildo_-_ativacao_do_poco_artesiano_na_rua_doutor_joao_lopes_vila_jose_mariano.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_370-2025_-_antonio_carlos_-_equipamentos_extensao_sonia_lustosa.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1293/indicacao_no_371-2025_-_antonio_carlos_-_calcamento_travessa_amaro_domingues.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1294/indicacao_no_372-2025_-_jalbison_fernando_-_iluminacao_no_campo_de_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1295/indicacao_no_373-2025_-_ana_paula_-_modernizacao_e_melhorias_ponto_de_onibus_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_no_374-2025_-_melvin_jones_-_escadaria_e_corriao_na_1a_trav._niteroi_ao_bela__vista_i.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao_no_375-2025_-_eliseu_miranda_-_implantacao_de_saneamento_e_calcamento_na_rua_5_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1297/indicacao_no_376-2025_-_jalbison_-_calcamento_na_rua_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_no_377-2025_-_eliseu_miranda_-_implantacao_de_saneamento_e_calcamento_na_travessa_everaldo_domingues.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1304/indicacao_no_378-2025_-_jalbison_-_reposicao_de_calcamento_na_entrada_do_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_no_380-2025_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_no_382-2025_-_eliseu.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao_no_383-2025_-_eliseu.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1317/indicacao_no_384-2025_-_waldemir.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1318/indicacao_no_385-2025_-_waldemir.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1049/plo_01_2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1050/plo_02_2025_exec.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1051/plo_exe_03_2025_patrocinios.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1052/plo_exe_04_2025_carteira_func_educacao.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1053/plo_exe_05_2025_medalha_jose_educacao.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1054/plo_exec_06_2025_cria_cons_mun_turismo_comtur.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1092/plo_07_2025_alterar_lei_1554.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1098/plo_ex_08_2025_ldo_-_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/plo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/plo_02_2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1030/plo_03_2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1031/plo_04_2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1032/plo_05_2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1033/plo_06_2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1034/plo_07_2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1035/plo_08_2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1036/plo_09_2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1037/plo_10_2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1038/plo_11_2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1039/plo_12_2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1040/plo_13_2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1041/plo_14_2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1042/projeto_de_lei_no_015-25.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1043/plo_16_2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1044/plo_017_2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1045/plo_18_2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1046/plo_19_2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1047/plo_20_2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1048/plo_22_2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1093/plo_023_25.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1094/plo_24_2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1095/instit1.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1096/plo_26_2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_lei_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_n_09_-_2025_-_apreensao_de_animais_1.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1099/plc_01_2025_loteria.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1100/veto_plo_11_2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1056/ata_da_1a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_14_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1057/ata_da_2a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_19_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1058/ata_da_3a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_26_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1059/ata_da_4a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_12_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1060/ata_da_5a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_26_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1061/ata_da_6a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_02_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1062/ata_da_7a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_09_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1063/ata_da_8a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_23_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1064/ata_da_9a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_07_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1065/ata_da_10a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_26_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1066/ata_da_11a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_28_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1067/ata_da_12a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_04_de_junho_de_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/765/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/766/requerimento_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/767/requerimento_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/795/requerimento_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/796/requerimento_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/881/requerimento_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/requerimento_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/requerimento_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/requerimento_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/requerimento_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/895/requerimento_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1002/requerimento_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/requerimento_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/999/requerimento_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/998/requerimento_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/996/requerimento_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/995/requerimento_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_no_046-2025_-_jalbison_fernando_de_jesus_freitas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_no_047-2025_-_leimisson_leonardo_cravo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_no_048-2025_-_alvaro_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1119/requerimento_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1120/requerimento_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1139/requerimento_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1121/requerimento_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1122/requerimento_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1123/requerimento_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1124/requerimento_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1125/requerimento_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1144/requerimento_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1126/requerimento_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1171/requerimento_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1172/requerimento_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1173/requerimento_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1174/requerimento_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1140/requerimento_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1145/requerimento_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1141/requerimento_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1142/requerimento_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1146/requerimento_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1175/requerimento_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1148/requerimento_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1149/requerimento_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1150/requerimento_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1187/requerimento_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1189/requerimento_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1190/requerimento_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1191/requerimento_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_079-25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_080-25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_081-25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_082-25.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_083-25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_084-25.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_085-25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1241/requerimento_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1242/requerimento_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_no_090-2025_-_jalbison_fernando_-_calcamento_no_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_no_091-2025_-_jalbison_fernando_-_parque_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_no_092-2025_-_waldemir_almeida_-_ceder_sala_para_conselho_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_no_093-2025_-_jose_rildo_do_nascimento_-_criacao_do_centro_de_especialidades_odontologica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1260/requerimento_no_094-2025_-_jose_rildo_do_nascimento_-_implantacao_de_um_centro_de_atendimento_ao_trabalhador_cat_municipal.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1261/requerimento_no_095-2025_-_jose_rildo_do_nascimento_-_reforma_e_modernizacao_da_unidade_mista_de_saude_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1298/requerimento_no_096-2025_-_alvaro_ferreira_-_recesso_de_final_de_ano_aos_servidores_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1262/requerimento_no_097-2025_-_jose_rildo_do_nascimento_-_votos_de_aplausos_-_academia_de_letras.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1278/requerimento_no_098-2025_-_alvaro_ferreira_-_projeto_de_lei_-_isencao_e_a_reducao_da_contribuicao_previdenciaria_aposentadoria_e_pensao_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1272/requerimento_no_099-2025_-_antonio_carlos_-_motorista_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1279/requerimento_no_100-2025_-_antonio_carlos_filho_-_casa_da_cidadania_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1280/requerimento_no_101-2025_-_antonio_carlos_filho_-_informatizacao_de_arrecadacao_de_feira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1281/requerimento_no_102-2025_-_antonio_carlos_filho_-_turismo_religioso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1282/requerimento_no_103-2025_-_alvaro_ferreira_-_instalacao_de_cameras_nos_onibus.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1299/requerimento_no_104-2025_-_antonio_carlos_filho_-_br_101.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1283/requerimento_no_105-2025_-_jose_rildo_do_nascimento_-_criacao_da_semana_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1284/requerimento_no_106-2025_-_jose_rildo_do_nascimento_-_criacao_de_um_centro_de_apoio_as_mulheres_em_situacao_de_vulnerabilidade.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1285/requerimento_no_107-2025_-_jose_rildo_do_nascimento_-_criacao_do_programa_bolsa_cidadania_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1286/requerimento_no_108-2025_-_ana_paula__-_implantacao_de_programna_de_reflorestamento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1287/requerimento_no_109-2025_-_ana_paula__-_reforma_e_climatizacao_do_psf_posto_de_saude_da_familia_da_vila_aripibu.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1288/requerimento_no_110-2025_-_ana_paula__-_disponilizacao_de_cafe_da_manha_aos_pacientes_e_acompanhantes_do_tfd.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1300/requerimento_no_111-2025_-_jose_rildo_do_nascimento_-_criacao_do_plano_municipal_de_pavimentacao_participativa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1301/requerimento_no_112-2025_-_jose_rildo_do_nascimento_-_criacao_do_projeto_aluno_destaque_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1305/requerimento_no_113-2025_-_ana_paula_-_reforma_ou_atualizacao_da_tabela_de_remuneracao_dos_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1306/requerimento_no_114-2025_-_antonio_carlos_filho_-_dia_d_da_saude_do_homem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1307/requerimento_no_115-2025_-_edgar_jose_-_designacao_de_um_servidor_publico_municipal_ou_a_contratacao_de_um_servidor.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1308/requerimento_no_116-2025_-_edgar_jose_da_silva_neto_-_calcamento_e_saneamento_basico_da_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1319/requerimento_no_117-2025_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1309/requerimento_no_118-2025_-_melvin_jones_de_luna_rio_tinto_-_servicos_de_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1310/requerimento_conjunto_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1311/requerimento_no_120-2025_-_melvin_jones_de_luna_rio_tinto_-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1312/requerimento_conjunto_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1320/requerimento_no_123-2025_-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1321/requerimento_no_124-2025_-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1322/requerimento_no_125-2025_-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1323/requerimento_no_126-2025_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1324/requerimento_no_128-2025_-_edgar.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1325/requerimento_no_129-2025_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1326/requerimento_no_130-2025_-_edgar.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/770/indicacao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/790/indicacao_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/799/indicacao_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/807/indicacao_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/816/indicacao_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/821/indicacao_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/822/indicacao_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/825/indicacao_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/832/indicacao_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_no_079-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_no_081-2025_-_cicera_valquiria.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_no_082-2025_-_edgar_jose.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_no_083-2025_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_no_084-2025_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no_085-2025_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_no_086-2025_-_waldemir_almeida.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_no_087-2025_-_waldemir_almeida.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_no_088-2025_-_waldemir_almeida.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_no_089-2025_-_jalbison_fernando.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no_090-2025_-_jalbison_fernando.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_no_092-2025_-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no_093-2025_-_melvi_jones.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no_094-2025_-_eliseu_miranda.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_095-2025_-_eliseu_miranda.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no_096-2025_-_alvaro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_no_097-2025_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_no_098-2025_-_marco_olegario.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_no_099-2025_-_marco_olegario.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_no_100-2025_-_marco_olegario.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no_101-2025_-_alvaro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_no_102-2025_-_edgar_jose.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/990/indicacao_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_147-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_154.1-2025_-_ana.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_160-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_no_169-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no_179-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_180-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_181-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no_182-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no_183-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_184-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_no_188-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_no_190-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1010/indicacao_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no_201-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_202-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/indicacao_no_203-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/indicacao_no_204-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/indicacao_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/indicacao_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/indicacao_no_208-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_209-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_210-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_no_211-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_212-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_no_213-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_214-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_no_215-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_216-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_no_217-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_no_218-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_no_219-2025_-_ana_paula_de_sousa_silva.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_no_220-2025_-_melvin_jones_de_luna_rio_tinto.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_no_221-2025_-_melvin_jones_de_luna_rio_tinto.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_no_222-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1075/indicacao_no_223-2025_-_jose_rildo_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_no_224-2025-_antonio_carlos_de_azevedo_filho.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_no_225-2025_-_edgar_jose_da_silva_neto.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_no_226-2025_-_waldemir_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_no_227-2025_-_waldemir_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_no_228-2025_-_waldemir_almeida_da_silva.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_229-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_230-2025_-_jalbison_fernando_de_jesus_freitas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_no_231-2025_-_jalbison_fernando_de_jesus_freitas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_no_232-2025_-_eliseu_miranda_de_barros_silva.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_no_233-2025_-_melvin_jones_de_luna_rio_tinto.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_no_234-2025_-_ana_paula_de_sousa_silva.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1086/indicacao_no_235-2025_-_ana_paula_de_sousa_silva.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_no_236-2025_-_eliseu_miranda_de_barros_silva.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_237-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no_238-2025_-_cicera_valquiria_mendes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_no_239-2025_-_cicera_valquiria_mendes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_240-2025_-_cicera_valquiria_mendes_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_241-2025_-_alvaro_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_242-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_243-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_no_244-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_245-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_246-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_no_247-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1110/indicacao_no_248-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1111/indicacao_no_249-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_no_250-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_no_251-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_no_252-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1115/indicacao_no_253-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_no_254-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_no_255-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_no_256-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_no_257-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_no_258-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_259-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_260-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_no_261-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_262-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1133/indicacao_no_263-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_264-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1135/indicacao_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1143/indicacao_no_267-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1137/indicacao_no_268-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1138/indicacao_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1151/indicacao_no_270-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1152/indicacao_no_271-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_no_272-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_no_273-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_no_274-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_no_275-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao_no_276-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1158/indicacao_no_277-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_no_278-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_no_280-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_no_281-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1163/indicacao_no_282-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1164/indicacao_no_283-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_no_284-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1166/indicacao_no_285-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1167/indicacao_no_286-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1168/indicacao_no_287-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1169/indicacao_no_288-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_no_289-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_no_290-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_no_291-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1178/indicacao_no_292-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_no_293-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1180/indicacao_no_294-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1181/indicacao_no_295-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1182/indicacao_no_296-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1183/indicacao_no_297-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1184/indicacao_no_298-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1185/indicacao_no_299-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1192/indicacao_300-25.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1193/indicacao_301-25.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1194/indicacao_302-25.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1195/indicacao_303-25.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1196/indicacao_304-25.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1197/indicacao_305-25.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1198/indicacao_306-25.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1199/indicacao_307-25.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1200/indicacao_308-25.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1201/indicacao_309-25.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_310-25.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1211/indicacao_no_311-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_312-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_313-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_314_-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_no_315_-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_no_316-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_no_317-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1229/indicacao_no_318-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_no_319-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_no_320-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1218/indicacao_no_321-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_no_322-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_no_323-2025_-_waldemir-_construcao_de_uma_academia_ao_ar_livre_na_comunidade_agrovila_retiro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_324-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_no_325-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1223/indicacao_no_326-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1224/indicacao_no_327-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_no_328-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_no_329-2025_-_waldemir-_construcao_de_uma_quadra_society_na_comunidade_da_agrovila_retiro.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_no_330-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_no_331-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_no_332-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_no_333-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_no_334-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_no_335-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_no_336-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_no_337-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_no_338-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1239/indicacao_no_339-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_no_340-2025_-_antonio_carlos_-_rua_frutuoso_dias.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_no_341-2025_-_antonio_carlos_-_rua_manoel_candido_uchoa.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1245/indicacao_no_342-2025_-_jalbison_fernando_-_lampadas_de_led_-_minas_novas.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1246/indicacao_no_343-2025_-_eliseu_miranda_-_calcamento_e_saneamento_na_rua_joao_florentino_-_vila_jose_mariano.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao_no_344-2025_-_eliseu_miranda_-_reforma_do_mercado_publico_-_vila_jose_mariano.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao_no_345-2025_-_eliseu_miranda_-_criacao_do_1o_torneio_de_x1._x2_e_x3.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1249/indicacao_no_346-2025_-_edgar_jose_-_construcao_de_vestiarios_-_campo_-_vila_aripibu.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_no_347-2025_-_edgar_jose_-_construcao_de_vestiarios_-_quadra_society_-_vila_aripibu.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao_no_348-2025_-_waldemir_almeida_-_reforma_e_climatizacao_-_escola_do_engenho_progresso.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1251/indicacao_no_349-2025_-_edgar_jose_-_requalificacao_da_escadaria_e_implantacao_de_corrimao_na_rua_canta_galo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1252/indicacao_no_350-2025_-_antonio_carlos_-_professor_conectado.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1253/indicacao_no_351-2025_-_ana_paula_-_calcamento_da_rua_lucimara_lima_de_oliveira_bairro_cohab.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_no_352-2025_-_edgar_jose_-_construcao_de_praca_-_area_de_lazer_-_sitio_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1255/indicacao_no_353-2025_-_melvin_jones_-_dois_guardas_municipais_-_colegio_real.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao_no_354-2025_-_eliseu_miranda_-_instalacao_de_iluminacao_nos_campos_de_futebol_dos_engenhos_pocos_e_vicente_campelo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_no_355-2025_-_eliseu_miranda_-_instalacao_de_corrimao_na_escadaria_da_rua_henrique_dias_alto_da_cadeia_que_da_acesso_a_toca_da_onca_no_bairro_novo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1264/indicacao_no_356-2025_-_antonio_carlos_-_implantacao_lampadas_led_sitio_garganela.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_no_357-2025_-_cicera_valquria_-_calcamento_e_saneamento_na_rua_m_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_no_358-2025_-_cicera_valquria_-_implantacao_de_postes_com_iluminacao_de_led_para_a_travessa_do_meio_iniciando_na_rua_9_ate_a_rua_21_na_vila_bandeirante.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao_no_359-2025_-_alvaro_ferreira_-_calcamento_na_rua_mario_sebastiao_da_silva_vila_jose_mariano.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_360-2025_-_edgar_jose_-_instalacao_de_um_ponto_de_moto_taxi_no_hospital_e_um_na_entrada_da_vila_ferroviaria.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao_no_361-2025_-_edgar_jose_-_instalacao_de_ponto_de_onibus_no_sitio_do_cafe_no_cira_e_em_frente_ao_forum_para_os_moradores_de_demarcacao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_no_362-2025_-_alvaro_ferreira_-_profissional_da_area_de_educacao_fisica_para_ministracao_de_aulas_de_step_as_mulheres_na_arena_do_cuscuz_bairro_alto_da_cadeia.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_no_363-2025_-_alvaro_ferreira_-_reforma_e_pintura_da_escola_do_engenho_caxias_e_construcao_de_vestiario_no_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1274/indicacao_no_364-2025_-_melvin_jones_-_construcao_de_escadarias_com_corrimao_na_3a_travessas_da_rua_acre_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1275/indicacao_no_365-2025_-_melvin_jones_-_construcao_de_escadarias_com_corrimao_na_4a_travessas_da_rua_acre_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao_no_366-2025_-_jalbison_fernando_-_confeccao_e_ornamentacao_das_pracas_estacio_aluizio_benjamin_rasga_e_surfista.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_367-2025_-_eliseu_miranda_-_reforma_de_vestiario_do_campo_de_vicente_campelo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao_no_368-2025_-_alvaro_ferreira_-_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao_no_369-2025_-_jose_rildo_-_ativacao_do_poco_artesiano_na_rua_doutor_joao_lopes_vila_jose_mariano.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_370-2025_-_antonio_carlos_-_equipamentos_extensao_sonia_lustosa.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1293/indicacao_no_371-2025_-_antonio_carlos_-_calcamento_travessa_amaro_domingues.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1294/indicacao_no_372-2025_-_jalbison_fernando_-_iluminacao_no_campo_de_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1295/indicacao_no_373-2025_-_ana_paula_-_modernizacao_e_melhorias_ponto_de_onibus_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_no_374-2025_-_melvin_jones_-_escadaria_e_corriao_na_1a_trav._niteroi_ao_bela__vista_i.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao_no_375-2025_-_eliseu_miranda_-_implantacao_de_saneamento_e_calcamento_na_rua_5_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1297/indicacao_no_376-2025_-_jalbison_-_calcamento_na_rua_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_no_377-2025_-_eliseu_miranda_-_implantacao_de_saneamento_e_calcamento_na_travessa_everaldo_domingues.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1304/indicacao_no_378-2025_-_jalbison_-_reposicao_de_calcamento_na_entrada_do_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1314/indicacao_no_380-2025_-_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1315/indicacao_no_382-2025_-_eliseu.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1316/indicacao_no_383-2025_-_eliseu.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1317/indicacao_no_384-2025_-_waldemir.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1318/indicacao_no_385-2025_-_waldemir.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1049/plo_01_2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1050/plo_02_2025_exec.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1051/plo_exe_03_2025_patrocinios.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1052/plo_exe_04_2025_carteira_func_educacao.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1053/plo_exe_05_2025_medalha_jose_educacao.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1054/plo_exec_06_2025_cria_cons_mun_turismo_comtur.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1092/plo_07_2025_alterar_lei_1554.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1098/plo_ex_08_2025_ldo_-_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1418/projeto_de_lei_executivo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1420/projeto_de_lei_executivo_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_no_13_de_01_de_outubro_de_2025_-_loa_2026_-_ribeirao_ok.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_de_lei_executivo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_executivo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_executivo_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/plo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/plo_02_2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1030/plo_03_2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1031/plo_04_2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1032/plo_05_2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1033/plo_06_2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1034/plo_07_2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1035/plo_08_2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1036/plo_09_2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1037/plo_10_2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1038/plo_11_2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1039/plo_12_2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1040/plo_13_2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1041/plo_14_2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1042/projeto_de_lei_no_015-25.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1043/plo_16_2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1044/plo_017_2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1045/plo_18_2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1046/plo_19_2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1047/plo_20_2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1048/plo_22_2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1093/plo_023_25.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1094/plo_24_2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_legislatvo_no_025-25.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1096/plo_26_2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_lei_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1101/pl_n_09_-_2025_-_apreensao_de_animais_1.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1393/plo_leg_029_2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_ordinario_legislativo_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_ordinario_legislativo_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1410/projeto_de_lei_ordinario_legislativo_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_ordinario_legislativo_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1413/projeto_de_lei_ordinario_legislativo_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1408/1._projeto_de_lei_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1411/1._projeto_de_lei_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1419/projeto_037.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1414/projeto_de_lei_legislativo_no_038-25-paginas-1.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1416/projeto_039.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1417/projeto_40.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1455/emenda_aditiva_ploe_08_2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1428/projeto_de_decreto_legislativo_no_002-25.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_emenda_lei_organica_executivo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1099/plc_01_2025_loteria.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_complementar_executivo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1100/veto_plo_11_2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1056/ata_da_1a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_14_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1057/ata_da_2a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_19_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1058/ata_da_3a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_26_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1059/ata_da_4a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_12_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1060/ata_da_5a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_26_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1061/ata_da_6a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_02_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1062/ata_da_7a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_09_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1063/ata_da_8a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_23_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1064/ata_da_9a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_07_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1065/ata_da_10a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_26_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1066/ata_da_11a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_28_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1067/ata_da_12a_sessao_da_1a_reuniao_ordinaria_da_camara_municipal_de_ribeirao_19a_legislatura_realizada_em_04_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1352/ata_da_13a_reuniao_ordinaria_da_1a_sessao.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1353/ata_da_14a_reuniao_ordinaria_da_1a_sessao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1354/ata_da_15a_reuniao_ordinaria_da_1a_sessao.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1355/ata_da_16a_reuniao_ordinaria_da_1a_sessao.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2025/1356/ata_da_17a_reuniao_ordinaria_da_1a_sessao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H562"/>
+  <dimension ref="A1:H590"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="235.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -20217,1070 +20484,1783 @@
       </c>
       <c r="D521" t="s">
         <v>1942</v>
       </c>
       <c r="E521" t="s">
         <v>1943</v>
       </c>
       <c r="F521" t="s">
         <v>1944</v>
       </c>
       <c r="G521" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="H521" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
         <v>1968</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D522" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G522" s="1" t="s">
         <v>1969</v>
       </c>
-      <c r="E522" t="s">
+      <c r="H522" t="s">
         <v>1970</v>
-      </c>
-[...7 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>57</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H523" t="s">
         <v>1973</v>
-      </c>
-[...19 lines deleted...]
-        <v>1975</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>67</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H524" t="s">
         <v>1976</v>
-      </c>
-[...19 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="D525" t="s">
-        <v>1969</v>
+        <v>1942</v>
       </c>
       <c r="E525" t="s">
-        <v>1970</v>
+        <v>1943</v>
       </c>
       <c r="F525" t="s">
-        <v>96</v>
+        <v>1944</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1980</v>
+        <v>297</v>
       </c>
       <c r="H525" t="s">
-        <v>1981</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="D526" t="s">
-        <v>1969</v>
+        <v>1942</v>
       </c>
       <c r="E526" t="s">
-        <v>1970</v>
+        <v>1943</v>
       </c>
       <c r="F526" t="s">
-        <v>96</v>
+        <v>1944</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="H526" t="s">
-        <v>1984</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="D527" t="s">
-        <v>1969</v>
+        <v>1942</v>
       </c>
       <c r="E527" t="s">
-        <v>1970</v>
+        <v>1943</v>
       </c>
       <c r="F527" t="s">
-        <v>23</v>
+        <v>1944</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="H527" t="s">
-        <v>1987</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="D528" t="s">
-        <v>1969</v>
+        <v>1942</v>
       </c>
       <c r="E528" t="s">
-        <v>1970</v>
+        <v>1943</v>
       </c>
       <c r="F528" t="s">
-        <v>41</v>
+        <v>1944</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="H528" t="s">
-        <v>1990</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>10</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F529" t="s">
+        <v>96</v>
+      </c>
+      <c r="G529" s="1" t="s">
         <v>1991</v>
       </c>
-      <c r="B529" t="s">
-[...14 lines deleted...]
-      <c r="G529" s="1" t="s">
+      <c r="H529" t="s">
         <v>1992</v>
-      </c>
-[...1 lines deleted...]
-        <v>1993</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>17</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F530" t="s">
+        <v>126</v>
+      </c>
+      <c r="G530" s="1" t="s">
         <v>1994</v>
       </c>
-      <c r="B530" t="s">
-[...14 lines deleted...]
-      <c r="G530" s="1" t="s">
+      <c r="H530" t="s">
         <v>1995</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="D531" t="s">
-        <v>1969</v>
+        <v>1989</v>
       </c>
       <c r="E531" t="s">
-        <v>1970</v>
+        <v>1990</v>
       </c>
       <c r="F531" t="s">
         <v>23</v>
       </c>
       <c r="G531" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="H531" t="s">
         <v>1998</v>
-      </c>
-[...1 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>27</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F532" t="s">
+        <v>96</v>
+      </c>
+      <c r="G532" s="1" t="s">
         <v>2000</v>
       </c>
-      <c r="B532" t="s">
-[...14 lines deleted...]
-      <c r="G532" s="1" t="s">
+      <c r="H532" t="s">
         <v>2001</v>
-      </c>
-[...1 lines deleted...]
-        <v>2002</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>32</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F533" t="s">
+        <v>96</v>
+      </c>
+      <c r="G533" s="1" t="s">
         <v>2003</v>
       </c>
-      <c r="B533" t="s">
-[...14 lines deleted...]
-      <c r="G533" s="1" t="s">
+      <c r="H533" t="s">
         <v>2004</v>
-      </c>
-[...1 lines deleted...]
-        <v>2005</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>36</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F534" t="s">
+        <v>23</v>
+      </c>
+      <c r="G534" s="1" t="s">
         <v>2006</v>
       </c>
-      <c r="B534" t="s">
-[...14 lines deleted...]
-      <c r="G534" s="1" t="s">
+      <c r="H534" t="s">
         <v>2007</v>
-      </c>
-[...1 lines deleted...]
-        <v>2008</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>40</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F535" t="s">
+        <v>41</v>
+      </c>
+      <c r="G535" s="1" t="s">
         <v>2009</v>
       </c>
-      <c r="B535" t="s">
-[...14 lines deleted...]
-      <c r="G535" s="1" t="s">
+      <c r="H535" t="s">
         <v>2010</v>
-      </c>
-[...1 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>45</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F536" t="s">
+        <v>187</v>
+      </c>
+      <c r="G536" s="1" t="s">
         <v>2012</v>
       </c>
-      <c r="B536" t="s">
-[...14 lines deleted...]
-      <c r="G536" s="1" t="s">
+      <c r="H536" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>49</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F537" t="s">
+        <v>28</v>
+      </c>
+      <c r="G537" s="1" t="s">
         <v>2015</v>
       </c>
-      <c r="B537" t="s">
-[...14 lines deleted...]
-      <c r="G537" s="1" t="s">
+      <c r="H537" t="s">
         <v>2016</v>
-      </c>
-[...1 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="D538" t="s">
-        <v>1969</v>
+        <v>1989</v>
       </c>
       <c r="E538" t="s">
-        <v>1970</v>
+        <v>1990</v>
       </c>
       <c r="F538" t="s">
         <v>23</v>
       </c>
       <c r="G538" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H538" t="s">
         <v>2019</v>
-      </c>
-[...1 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>57</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F539" t="s">
+        <v>58</v>
+      </c>
+      <c r="G539" s="1" t="s">
         <v>2021</v>
       </c>
-      <c r="B539" t="s">
-[...14 lines deleted...]
-      <c r="G539" s="1" t="s">
+      <c r="H539" t="s">
         <v>2022</v>
-      </c>
-[...1 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>62</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F540" t="s">
+        <v>126</v>
+      </c>
+      <c r="G540" s="1" t="s">
         <v>2024</v>
       </c>
-      <c r="B540" t="s">
-[...14 lines deleted...]
-      <c r="G540" s="1" t="s">
+      <c r="H540" t="s">
         <v>2025</v>
-      </c>
-[...1 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>67</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F541" t="s">
+        <v>126</v>
+      </c>
+      <c r="G541" s="1" t="s">
         <v>2027</v>
       </c>
-      <c r="B541" t="s">
-[...14 lines deleted...]
-      <c r="G541" s="1" t="s">
+      <c r="H541" t="s">
         <v>2028</v>
-      </c>
-[...1 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>71</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F542" t="s">
+        <v>96</v>
+      </c>
+      <c r="G542" s="1" t="s">
         <v>2030</v>
       </c>
-      <c r="B542" t="s">
-[...14 lines deleted...]
-      <c r="G542" s="1" t="s">
+      <c r="H542" t="s">
         <v>2031</v>
-      </c>
-[...1 lines deleted...]
-        <v>2032</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>75</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F543" t="s">
+        <v>13</v>
+      </c>
+      <c r="G543" s="1" t="s">
         <v>2033</v>
       </c>
-      <c r="B543" t="s">
-[...14 lines deleted...]
-      <c r="G543" s="1" t="s">
+      <c r="H543" t="s">
         <v>2034</v>
-      </c>
-[...1 lines deleted...]
-        <v>2035</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>2036</v>
+        <v>2035</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="D544" t="s">
-        <v>1969</v>
+        <v>1989</v>
       </c>
       <c r="E544" t="s">
-        <v>1970</v>
+        <v>1990</v>
       </c>
       <c r="F544" t="s">
         <v>41</v>
       </c>
       <c r="G544" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H544" t="s">
         <v>2037</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>2039</v>
+        <v>2038</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="D545" t="s">
-        <v>1969</v>
+        <v>1989</v>
       </c>
       <c r="E545" t="s">
-        <v>1970</v>
+        <v>1990</v>
       </c>
       <c r="F545" t="s">
         <v>23</v>
       </c>
       <c r="G545" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H545" t="s">
         <v>2040</v>
-      </c>
-[...1 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>87</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F546" t="s">
+        <v>96</v>
+      </c>
+      <c r="G546" s="1" t="s">
         <v>2042</v>
       </c>
-      <c r="B546" t="s">
-[...14 lines deleted...]
-      <c r="G546" s="1" t="s">
+      <c r="H546" t="s">
         <v>2043</v>
-      </c>
-[...1 lines deleted...]
-        <v>2044</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>2045</v>
+        <v>2044</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="D547" t="s">
-        <v>1969</v>
+        <v>1989</v>
       </c>
       <c r="E547" t="s">
-        <v>1970</v>
+        <v>1990</v>
       </c>
       <c r="F547" t="s">
         <v>41</v>
       </c>
       <c r="G547" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H547" t="s">
         <v>2046</v>
-      </c>
-[...1 lines deleted...]
-        <v>2047</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>95</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F548" t="s">
+        <v>41</v>
+      </c>
+      <c r="G548" s="1" t="s">
         <v>2048</v>
       </c>
-      <c r="B548" t="s">
-[...14 lines deleted...]
-      <c r="G548" s="1" t="s">
+      <c r="H548" t="s">
         <v>2049</v>
-      </c>
-[...1 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>104</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F549" t="s">
+        <v>187</v>
+      </c>
+      <c r="G549" s="1" t="s">
         <v>2051</v>
       </c>
-      <c r="B549" t="s">
-[...5 lines deleted...]
-      <c r="D549" t="s">
+      <c r="H549" t="s">
         <v>2052</v>
-      </c>
-[...10 lines deleted...]
-        <v>2055</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>2056</v>
+        <v>2053</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D550" t="s">
-        <v>2057</v>
+        <v>1989</v>
       </c>
       <c r="E550" t="s">
-        <v>2058</v>
+        <v>1990</v>
       </c>
       <c r="F550" t="s">
-        <v>1944</v>
+        <v>18</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>2059</v>
+        <v>2054</v>
       </c>
       <c r="H550" t="s">
-        <v>2060</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>2061</v>
+        <v>2056</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="D551" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E551" t="s">
-        <v>2063</v>
+        <v>1990</v>
+      </c>
+      <c r="F551" t="s">
+        <v>41</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>2064</v>
+        <v>2057</v>
       </c>
       <c r="H551" t="s">
-        <v>2065</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>2066</v>
+        <v>2059</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="D552" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E552" t="s">
-        <v>2063</v>
+        <v>1990</v>
+      </c>
+      <c r="F552" t="s">
+        <v>23</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>2067</v>
+        <v>2060</v>
       </c>
       <c r="H552" t="s">
-        <v>2068</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>2069</v>
+        <v>2062</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="D553" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E553" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F553" t="s">
+        <v>41</v>
+      </c>
+      <c r="G553" s="1" t="s">
         <v>2063</v>
       </c>
-      <c r="G553" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H553" t="s">
-        <v>2071</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>2072</v>
+        <v>2065</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>27</v>
+        <v>125</v>
       </c>
       <c r="D554" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E554" t="s">
-        <v>2063</v>
+        <v>1990</v>
+      </c>
+      <c r="F554" t="s">
+        <v>41</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>2073</v>
+        <v>2066</v>
       </c>
       <c r="H554" t="s">
-        <v>2074</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2075</v>
+        <v>2068</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>32</v>
+        <v>130</v>
       </c>
       <c r="D555" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E555" t="s">
-        <v>2063</v>
+        <v>1990</v>
+      </c>
+      <c r="F555" t="s">
+        <v>1944</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>2076</v>
+        <v>2069</v>
       </c>
       <c r="H555" t="s">
-        <v>2077</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>2078</v>
+        <v>2070</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>36</v>
+        <v>134</v>
       </c>
       <c r="D556" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E556" t="s">
-        <v>2063</v>
+        <v>1990</v>
+      </c>
+      <c r="F556" t="s">
+        <v>41</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>2079</v>
+        <v>2071</v>
       </c>
       <c r="H556" t="s">
-        <v>2080</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2081</v>
+        <v>2073</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>40</v>
+        <v>138</v>
       </c>
       <c r="D557" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E557" t="s">
-        <v>2063</v>
+        <v>1990</v>
+      </c>
+      <c r="F557" t="s">
+        <v>126</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>2082</v>
+        <v>2074</v>
       </c>
       <c r="H557" t="s">
-        <v>2083</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2084</v>
+        <v>2076</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>45</v>
+        <v>142</v>
       </c>
       <c r="D558" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E558" t="s">
-        <v>2063</v>
+        <v>1990</v>
+      </c>
+      <c r="F558" t="s">
+        <v>13</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>2085</v>
+        <v>2077</v>
       </c>
       <c r="H558" t="s">
-        <v>2086</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2087</v>
+        <v>2079</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>49</v>
+        <v>146</v>
       </c>
       <c r="D559" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E559" t="s">
-        <v>2063</v>
+        <v>1990</v>
+      </c>
+      <c r="F559" t="s">
+        <v>18</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>2088</v>
+        <v>2080</v>
       </c>
       <c r="H559" t="s">
-        <v>2089</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>2090</v>
+        <v>2082</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>53</v>
+        <v>150</v>
       </c>
       <c r="D560" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E560" t="s">
-        <v>2063</v>
+        <v>1990</v>
+      </c>
+      <c r="F560" t="s">
+        <v>18</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>2091</v>
+        <v>2083</v>
       </c>
       <c r="H560" t="s">
-        <v>2092</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>2093</v>
+        <v>2085</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>57</v>
+        <v>154</v>
       </c>
       <c r="D561" t="s">
-        <v>2062</v>
+        <v>1989</v>
       </c>
       <c r="E561" t="s">
-        <v>2063</v>
+        <v>1990</v>
+      </c>
+      <c r="F561" t="s">
+        <v>28</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>2094</v>
+        <v>2086</v>
       </c>
       <c r="H561" t="s">
-        <v>2095</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>158</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F562" t="s">
+        <v>41</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>162</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F563" t="s">
+        <v>41</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>166</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F564" t="s">
+        <v>28</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H564" t="s">
         <v>2096</v>
       </c>
-      <c r="B562" t="s">
-[...2 lines deleted...]
-      <c r="C562" t="s">
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>170</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F565" t="s">
+        <v>96</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>174</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F566" t="s">
+        <v>126</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>178</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F567" t="s">
+        <v>41</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>10</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2108</v>
+      </c>
+      <c r="F568" t="s">
+        <v>2109</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>17</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F569" t="s">
+        <v>96</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>10</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2119</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>10</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2124</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>17</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2124</v>
+      </c>
+      <c r="F572" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>10</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>10</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>17</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>22</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>27</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>32</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>36</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>40</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>45</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>49</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>53</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>57</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
         <v>62</v>
       </c>
-      <c r="D562" t="s">
-[...9 lines deleted...]
-        <v>2098</v>
+      <c r="D585" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>67</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>71</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>75</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>79</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>83</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21802,50 +22782,78 @@
     <hyperlink ref="G538" r:id="rId537"/>
     <hyperlink ref="G539" r:id="rId538"/>
     <hyperlink ref="G540" r:id="rId539"/>
     <hyperlink ref="G541" r:id="rId540"/>
     <hyperlink ref="G542" r:id="rId541"/>
     <hyperlink ref="G543" r:id="rId542"/>
     <hyperlink ref="G544" r:id="rId543"/>
     <hyperlink ref="G545" r:id="rId544"/>
     <hyperlink ref="G546" r:id="rId545"/>
     <hyperlink ref="G547" r:id="rId546"/>
     <hyperlink ref="G548" r:id="rId547"/>
     <hyperlink ref="G549" r:id="rId548"/>
     <hyperlink ref="G550" r:id="rId549"/>
     <hyperlink ref="G551" r:id="rId550"/>
     <hyperlink ref="G552" r:id="rId551"/>
     <hyperlink ref="G553" r:id="rId552"/>
     <hyperlink ref="G554" r:id="rId553"/>
     <hyperlink ref="G555" r:id="rId554"/>
     <hyperlink ref="G556" r:id="rId555"/>
     <hyperlink ref="G557" r:id="rId556"/>
     <hyperlink ref="G558" r:id="rId557"/>
     <hyperlink ref="G559" r:id="rId558"/>
     <hyperlink ref="G560" r:id="rId559"/>
     <hyperlink ref="G561" r:id="rId560"/>
     <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>