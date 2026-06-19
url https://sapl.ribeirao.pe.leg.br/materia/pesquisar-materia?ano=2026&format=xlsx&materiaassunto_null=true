--- v0 (2026-03-14)
+++ v1 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1024" uniqueCount="488">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -222,62 +222,365 @@
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/requerimento_no_012-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador EDGAR JOSÉ DA SILVA NETO, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que que seja encaminhado apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da Secretaria competente, providencie a implantação de gaiolas de ferro (grades de contenção) nos bueiros da rede de drenagem urbana do Município.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>LEIDE</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/requerimento_no_013-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, Álvaro Ferreira dos Santos, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer à Excelentíssima Senhora Ana Carolina Coelho Jordão, Prefeita do Município de Ribeirão, que seja encaminhado a esta Casa Legislativa Projeto de Lei dispondo sobre a equiparação dos vencimentos dos professores contratados aos vencimentos iniciais percebidos pelos professores da rede municipal de ensino, observando-se os limites e parâmetros estabelecidos pela legislação vigente.</t>
   </si>
   <si>
+    <t>1368</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>RILDO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1368/requerimento_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ RILDO DO NASCIMENTO, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, no sentido de viabilizar a abertura do Mercado Público de Carne a partir das 03h30 da manhã, nos sábados, bem como garantir que o banheiro público do referido local também esteja aberto aos domingos.</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1369/requerimento_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JOSÉ RILDO DO NASCIMENTO, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, no sentido de viabilizar a construção de arquibancada com no mínimo dois níveis no campo de futebol da Vila Rica, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>ELISEU MILITÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1370/requerimento_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador ELISEU MIRANDA DE BARROS SILVA, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a criação do Programa Municipal de Incentivo ao Esporte Feminino no Município de Ribeirão.</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1371/requerimento_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EDGAR JOSÉ DA SILVA NETO, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer, após ouvido o Plenário, que seja consignado nos anais desta Casa Legislativa VOTOS DE APLAUSOS ao Sr. GUSTAVO JORDÃO, Diretor de Futebol do Retrô Futebol Clube Brasil, Recife-PE, em reconhecimento à sua convocação pela Confederação Brasileira de Futebol – CBF, por meio da Portaria PRE nº 03/2026, para compor o Grupo de Trabalho (GT) instituído com a finalidade de discutir e propor melhorias no modelo de formação de atletas das categorias de base do futebol brasileiro.</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/requerimento_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador LÊIMISSON LEONARDO CRAVO DA SILVA, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie à padronização do cardápio da merenda escolar na rede pública municipal, assegurando diversidade na qualidade dos alimentos oferecidos, bem como o devido acompanhamento por profissional nutricionista.</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/requerimento_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JALBISON FERNANDO DE JESUS FREITAS, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, no sentido de determinar à Secretaria Municipal competente a realização de serviços de limpeza, desassoreamento e retirada de resíduos sólidos do Rio Ribeirão, no trecho compreendido entre o Bairro Beira Rio até o Bairro da Ferroviária.</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1377/requerimento_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, Antônio Carlos de Azevedo Filho, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer, à Excelentíssima Senhora ANA CAROLINA COELHO JORDÃO, Prefeita do Município de Ribeirão, que seja feita a análise e posterior envio a esta Casa Legislativa de Projeto de Lei que disponha sobre a criação do Sistema Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1378/requerimento_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, Edgar José da Silva Neto, no uso de suas atribuições legais e regimentais, vem, respeitosamente, submete à apreciação do Plenário o VOTO DE APLAUSO à Excelentíssima Senhora Prefeita do Município de Ribeirão/PE, ANA CAROLINA COELHO JORDÃO, e ao Ilustríssimo Senhor Secretário Municipal de Educação, Jonathan Pereira de Oliveira, pela conquista do SELO OURO no COMPROMISSO NACIONAL CRIANÇA ALFABETIZADA, concedido pelo Ministério da Educação.</t>
+  </si>
+  <si>
+    <t>1404</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1404/requerimento_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, JALBISON FERNANDO DE JESUS FREITAS, no uso de suas atribuições legais e regimentais, vem, respeitosamente, submete à apreciação do Plenário o REQUERIMENTO à Excelentíssima Senhora Prefeita Ana Carolina Coelho Jordão, no sentido de que determine à Secretaria Municipal competente a “implantação e efetiva distribuição gratuita de absorvente higiênico à alunas da rede pública municipal de ensino, garantindo o acesso contínuo a esse item essencial de higiene pessoal.</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1379/requerimento_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador ANTONIO CARLOS DE AZEVEDO FILHO, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, para que providencie a criação do Projeto “Luta pela Inclusão”, com a finalidade de promover a prática de: ●Jiu-jitsu; ●Judô. Com foco em crianças, adolescentes e pessoas com deficiência, incluindo TEA, síndrome de Down e outras condições.</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>O Vereador ELISEU MIRANDA DE BARROS SILVA, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, por meio da Secretaria competente, providencie a Política Municipal de Atenção à Esclerose Lateral Amiotrófica (ELA), com a finalidade de garantir assistência integral às pessoas diagnosticadas com a doença, bem como apoio contínuo às suas famílias, por meio da rede municipal de saúde e de ações intersetoriais.</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1390/requerimento_no_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador ELISEU MIRANDA DE BARROS SILVA, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, que seja instituída, no âmbito da Câmara Municipal, a honraria denominada Mérito do Produtor Rural, a ser concedida anualmente a produtores rurais, técnicos agrícolas e demais profissionais que se destacam no desenvolvimento do setor agropecuário deste município.</t>
+  </si>
+  <si>
+    <t>1391</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1391/requerimento_no_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado ao Excelentíssima Senhora Prefeita do Município de Ribeirão/PE, bem como à Secretaria competente, o presente pedido de implantação de uma praça com estímulos sensoriais, voltada especialmente para crianças com TEA e TDAH, situada ao lado do Centro Poliesportivo no bairro da Cohab.</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1392/requerimento_no_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador LÊIMISSON LEONARDO CRAVO DA SILVA, no uso de suas atribuições legais e regimentais, vem, com o devido respeito e acatamento, à presença de Vossa Excelência, requerer o encaminhamento da minuta do Projeto de Lei em anexo, que dispõe sobre a Reestruturação da Administração Tributária do Município de Ribeirão-PE, com a instituição de mecanismos de fiscalização, arrecadação e regularização tributária.</t>
+  </si>
+  <si>
+    <t>1405</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1405/requerimento_no_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado apelo à Excelentíssima Senhora Prefeita Ana Carolina Coelho Jordão, no sentido de que seja enviado a esta Casa Legislativa o Estatuto da Guarda Municipal, bem como o Plano de Cargos, Carreiras e Vencimentos (PCCV) da Guarda Municipal do Município de Ribeirão, Pernambuco.</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1406/requerimento_no_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, solicitando a colocação de forro em PVC na Escola de Minas Novas, neste município.</t>
+  </si>
+  <si>
+    <t>1440</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/requerimento_no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EDGAR JOSÉ DA SILVA NETO, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, que seja estudada e viabilizada a implantação de um sistema de reconhecimento facial nas escolas da rede municipal de ensino de Ribeirão, com o objetivo de reforçar a segurança e o controle de acesso às unidades escolares.</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/requerimento_no_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador EDGAR JOSÉ DA SILVA NETO, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, por meio da Secretaria competente, solicitando a realização de reparos nos refletores dos campos iluminados de nossa cidade.</t>
+  </si>
+  <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/requerimento_no_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, Antônio Carlos de Azevêdo Filho, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer à Excelentíssima Senhora Ana Carolina Coelho Jordão, Prefeita do Município de Ribeirão, que sejam adotadas as providências necessárias solicitando estudos e providências para criação e implantação do Aplicativo Oficial da Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/requerimento_no_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador JALBISON FERNANDO DE JESUS FREITAS, no uso de suas atribuições legais e regimentais, requer, após ouvido o Plenário, que seja encaminhado um apelo a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão, para que sejam adotadas as providências necessárias junto aos órgãos competentes e à emissora Rede Globo para que a programação da Rede Globo Nordeste seja disponibilizada em nosso município.</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/requerimento_no_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, Antônio Carlos de Azevedo Filho, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer à Excelentíssima Senhora Ana Carolina Coelho Jordão, Prefeita do Município de Ribeirão que seja encaminhado expediente ao Governo Federal, ao Ministério da Educação e ao Instituto Federal de Educação, Ciência e Tecnologia de Pernambuco, solicitando a implantação de uma unidade do IFPE no município e Ribeirão.</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/requerimento_no_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssima Senhora Prefeita Municipal, requeiro à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, a consignação em ata de VOTOS DE APLAUSOS aos atletas campeões, WAGNER, RUAN, KAUNA e HIAN e vice-campeões, THIAGO e GUGA, do Campeonato Copa TV Asa Branca de Futsal, competição tradicional do Estado de Pernambuco, realizada na cidade de Caruaru, com jogos no Sesc Caruaru.</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/requerimento_no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Melvin Jones de Luna Rio Tinto, no uso de suas atribuições legais e regimentais, requer à Excelentíssima Senhora Prefeita do Município, Ana Carolina Coelho Jordão, que estude a viabilidade de criação da Secretaria Municipal de Esporte, atualmente vinculada à Secretaria de Cultura e Eventos, com o objetivo de garantir maior autonomia administrativa, fortalecimento das políticas públicas esportivas e melhor atendimento às demandas da área no município.</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_no_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, Antônio Carlos de Azevedo Filho, no uso de suas atribuições legais e regimentais, vem, respeitosamente, submeter à apreciação do Plenário a presente VOTOS DE APLAUSOS ao Excelentíssimo Senhor Deputado Federal Túlio Gadelha, em reconhecimento à destinação de emendas parlamentares que viabilizam importantes investimentos para o Município de Ribeirao-PE, destacando-se os recursos destinados à reforma e modernização do Mercado Público de Carne e à aquisição de notebooks para os professores da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1486/requerimento_no_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, após ouvido o Plenário e cumpridas as formalidades regimentais, que seja consignado nos anais desta Casa Legislativa VOTOS DE APLAUSOS ao Senhor Marcos Rafael Peixoto, em reconhecimento aos relevantes serviços prestados ao Município de Ribeirão no exercício da função de Coordenador do Centro de Saúde Municipal.</t>
+  </si>
+  <si>
     <t>1329</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>ELISEU MILITÃO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1329/indicacao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a construção de uma escadaria com a devida implantação de corrimão na Rua B, localizada no Bairro Alto da Fé, neste município.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1330/indicacao_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a construção de uma escadaria com a devida implantação de corrimão na Rua H, localizada no Bairro Alto da Fé, neste município.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/indicacao_no_003-2026.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a implantação de um quiosque na entrada da cidade, próximo ao Portal, neste município.</t>
   </si>
   <si>
     <t>1332</t>
@@ -306,66 +609,923 @@
   <si>
     <t>O vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão que, sejam adotadas as providências necessárias devidas e punitivas conforme leis municipais sobre LOCAL INADEQUADO DO LIXO E ENTULHOS NA RUA JOÃO SIQUEIRA (BAIRRO NOVO) E EM FRENTE DO COLÉGIO MANASSÉS CORREIA BRASIL (ALTO DA CADEIA).</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>IRMÃO BIU DA VAN</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/indicacao_no_007-2026.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa depois de ouvido o Plenário, obedecido às normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão que, por meio da Secretaria competente, renovar a Indicação nº 141/2025, aprovada nesta Casa, no sentido de providenciar a colocação de materiais as estradas vicinais que dão acesso as Comunidades de Agrovila Retiro e dos Engenhos Serrinha, Várzea, Capoeira, Cachoeira, Águas Claras, todos sentido ao Engenho Progresso, todos neste município.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_no_008-2026.pdf</t>
   </si>
   <si>
     <t>Indicamos à Mesa depois de ouvido o Plenário, obedecido às normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão que, por meio da Secretaria competente, renovar a Indicação nº 272/2025, aprovada nesta Casa, providencie a aplicação de malha asfáltica na estrada vicinal que da acesso ao trecho da entrada do Engenho Basti6es, sentido a Agrovila Retiro, Engenho Serrinha ate a BR-101, nas proximidades do Engenho AIegre I. Inclui-se ainda o trecho da Agrovila passando polo Engenho Agues Claras, sentido Engenho Progresso (PE-085), neste município.</t>
   </si>
   <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/indicacao_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, no sentido de viabilizar a instalação de corrimão na ladeira que dá acesso à Igreja Getsêmani Assembleia de Deus, localizada na Rua Rui Barbosa, neste município.</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/indicacao_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, no sentido de viabilizar a pavimentação asfáltica da Rua Maria Beatriz Pontes, localizada no Bairro do SESI, neste município.</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/indicacao_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão que, por meio da Secretaria competente, providencie a implementação do Programa Municipal de “Médico Virtual”, com a ampliação dos serviços de saúde no município mediante a instalação de salas estruturadas para atendimento médico virtual (telemedicina), inclusive nas comunidades rurais, podendo ainda firmar parcerias público-privadas com empresas e instituições especializadas em atendimento médico remoto, disponibilizando profissionais de todas as especialidades médicas.</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1360/indicacao_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão que, por meio da Secretaria competente, providencie a implantação do Programa Municipal de Distribuição de Kits Escolares e Kits de Higiene Pessoal para os alunos regularmente matriculados na Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1361/indicacao_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>lndicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão que, por meio da Secretaria e da Guarda Municipal, providencie a criação e implantação da Patrulha Maria da Penha no âmbito do município.</t>
+  </si>
+  <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1362/indicacao_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providenciar com urgência a limpeza e desobstrução do bueiro localizado na Rua João Cardoso Ayres Filho (em frente à loja Multimarcas), no Centro, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1363/indicacao_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa depois de ouvido o Plenário, obedecido às normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, para que, por meio da Secretaria competente, seja renovada a Indicação nº 001/2025, aprovada nesta Casa em 14 de fevereiro de 2025, no sentido de providenciar a implementação do calçamento e do saneamento básico da Rua do Cruzamento (antiga Rua da Linha), bairro do SESI, nesta cidade, bem como a conclusão do calçamento do CIRA.</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1364/indicacao_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>lndicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão que, por meio da Secretaria Municipal de Educação e demais órgãos competentes, estude a viabilidade de criação de um Programa Municipal de Bonificação por Desempenho Escolar, concedendo o pagamento de um 14º salário a todos os colaboradores, profissionais da educação e gestores da unidade escolar que obtiver a maior nota nos índices oficiais de avaliação educacional do município.</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1365/indicacao_no_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a instalação de um poste de iluminação pública na Rua “F”, localizada na Bela Vista II, no Sítio do Sr. Vavá, neste município.</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1366/indicacao_no_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a instalação da Casa da Cultura e Artesanato, no prédio da antiga Estação Ferroviária, centro, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1367</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1367/indicacao_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a disponibilização de curso de capacitação para profissionais vinculados às mães colaboradoras das escolas públicas, com foco no atendimento às crianças atípicas.</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1374/indicacao_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a implantação de calçamento e saneamento básico na 5ª Travessa da Rua Acre, localizada no Bairro Bela Vista II, neste município.</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, que, por meio da secretaria competente, seja determinada a obrigatoriedade de que todos os veículos pertencentes às Secretarias Municipais sejam recolhidos, ao final do expediente, ao pátio de estacionamento do Centro de Saúde Municipal, excetuando-se os veículos destinados a serviços essenciais e contínuos, como ambulâncias, viaturas da Guarda Municipal e outros devidamente autorizados.</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, que, por meio das secretarias competentes, seja elaborado e executado um planejamento de ações integradas na Vila José Mariano, neste município, bem como a realização de vistorias técnicas por parte dos secretariados em suas respectivas áreas de atuação.</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1380/indicacao_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, encaminhada ao Poder Executivo Municipal, por meio da Secretaria de Educação, a adoção de medidas para a efetiva aplicação, no âmbito da rede municipal de ensino, da Lei Federal nº 10.639/2003 e da Lei Federal nº 11.645/2008, que tornam obrigatório o ensino da história e cultura afro-brasileira, africana e indígena.</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1381/indicacao_no_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão que, seja implantado um Programa Municipal de Reforço Escolar para os alunos da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1382/indicacao_no_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão que, seja feita a criação e realização da EXPO RIBEIRÃO, feira municipal de exposição voltada ao desenvolvimento econômico, turístico, cultural e agropecuário do município, bem como sua inclusão no calendário oficial de eventos.</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1383/indicacao_no_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente à Excelentíssima Prefeita do Município de Ribeirão, bem como à Secretaria Municipal de Saúde, solicitando a contratação e/ou disponibilização de médicos especialistas em pediatria para atendimento na rede pública municipal, especialmente no Hospital Geral de Ribeirão.</t>
+  </si>
+  <si>
+    <t>1384</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1384/indicacao_no_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja solicitado à Prefeitura Municipal, por meio da Secretaria de Educação, a implantação de uma Sala de Recursos Multifuncionais na Escola Caetano Monteiro, localizada no bairro Eldorado.</t>
+  </si>
+  <si>
+    <t>1385</t>
+  </si>
+  <si>
+    <t>IRMÃ VALQUIRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1385/indicacao_no_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providenciar a implantação de sistema de climatização nas salas de aula da Escola Municipal Deomedes Ferreira de Melo, localizada na Parte Baixa da Vila Bandeirante, neste município.</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1386/indicacao_no_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providenciar a instalação de duas lombadas (redutores de velocidade), sendo uma em frente ao Colégio Real e outra na subida da Rua Acre, localizada no Bairro do Eldorado, neste município.</t>
+  </si>
+  <si>
+    <t>1387</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1387/indicacao_no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, na forma regimental, que seja encaminhada ao Poder Executivo Municipal, especialmente à Excelentíssima Prefeita Carol Jordão, a presente indicação para que seja realizada a nomeação e instituição de um Comitê de Crise Municipal, com o objetivo de desenvolver estratégias, ações preventivas e plano operacional voltados ao período de inverno.</t>
+  </si>
+  <si>
+    <t>1388</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1388/indicacao_no_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, na forma regimental, que seja encaminhada ao Poder Executivo Municipal, especialmente à Excelentíssima Prefeita Carol Jordão, a presente indicação para que seja implantado, no prédio da antiga Fundação de Saúde SESP, um Complexo Administrativo e Assistencial de Saúde, com estrutura integrada para melhor organização, atendimento e ampliação dos serviços públicos de saúde no município de Ribeirão.</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1396/indicacao_no_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, solicitando a criação de uma sala de recursos multifuncional na Escola Joaquim Nabuco, localizada no Distrito de Aripibú, neste município, destinada ao atendimento educacional especializado de crianças neurodivergentes, em especial àquelas com Transtorno do Espectro Autista (TEA), Transtorno do Déficit de Atenção com Hiperatividade (TDAH), Síndrome de Down e Microcefalia.</t>
+  </si>
+  <si>
+    <t>1397</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1397/indicacao_no_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, solicitando a construção de um muro de arrimo por trás da residência de nº 1069, localizada na Rua João Felipe, Centro, nesta cidade.</t>
+  </si>
+  <si>
+    <t>1398</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1398/indicacao_no_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a implantação do Programa de Coleta de exames e vacinação em domicílio para pessoas com Transtorno do Espectro Autista (TEA) e outras deficiências, no âmbito do município de Ribeirão.</t>
+  </si>
+  <si>
+    <t>1399</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1399/indicacao_no_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a reposição do calçamento na Travessa Cleto Campelo (por trás da Igreja Católica), localizada no Centro deste município.</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1400/indicacao_no_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a reposição do calçamento na 1ª Travessa Sesquicentenário, localizada no bairro Alto da Fé, neste município.</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1401/indicacao_no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão que, seja feita a reforma e revitalização da praça localizada em frente à Igreja Matriz de Santa Luzia, no bairro COHAB, contemplando as seguintes melhorias:_x000D_
+●Implantação de banheiros públicos adequados e acessíveis;_x000D_
+●Instalação de iluminação em LED, visando maior segurança e eficiência energética;_x000D_
+●Realização de arborização e paisagismo, com plantio de árvores e áreas verdes;_x000D_
+●Recuperação de bancos, calçamento e demais estruturas existentes;_x000D_
+●Instalação de lixeiras e melhoria da limpeza urbana no local.</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1402/indicacao_no_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, solicitando a realização de obras de calçamento e implantação de saneamento básico na 1ª e 2ª Travessas da Rua do Açude, localizadas nos bairros Eldorado/Bela Vista, neste município.</t>
+  </si>
+  <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_no_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, solicitando a realização de obras de calçamento e implantação de saneamento básico na 3ª e 4ª Travessas da Rua do Açude, localizadas nos bairros Eldorado/Bela Vista, neste município.</t>
+  </si>
+  <si>
+    <t>1432</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/indicacao_no_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, solicitando a implantação de calçamento e saneamento básico nas ruas do Sítio Garganela, localizado às margens da BR-101, neste município.</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao_no_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, solicitando a instalação de placas educativas de cargas e descargas na Praça da Matriz da Igreja Católica, neste município.</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/indicacao_no_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, solicitando a implantação de calçamento no trecho que se inicia ao final do prolongamento da Avenida Mário Domingues (Engenho Amaraji a Vapor) até a Usina Estreliana, neste município.</t>
+  </si>
+  <si>
+    <t>1435</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/indicacao_no_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, no sentido de determinar aos setores competentes a criação e implantação do Programa “Cidade Digital”, visando à modernização e informatização dos serviços públicos municipais.</t>
+  </si>
+  <si>
+    <t>1436</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/indicacao_no_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o  Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, sugerindo a elaboração de Projeto de Lei que institua o Programa Municipal de Educação Financeira nas Escolas da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_no_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, providencie a realização de serviços de capinação e retirada de entulhos em todo o Bairro do Eldorado, com o objetivo de melhorar as condições de limpeza, segurança e qualidade de vida da população local.</t>
+  </si>
+  <si>
+    <t>1438</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/indicacao_no_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, solicitando a implantação de calçamento e sistema de saneamento básico na Rua Geraldo Nascimento, localizada na Vila José Mariano, neste município.</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/indicacao_no_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa, depois de ouvido o Plenário e obedecidas as normas regimentais, que seja enviado um apelo à Excelentíssima Senhora Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da secretaria competente, solicitando a recuperação da Rua Acre, especialmente no trecho da subida do Colégio Real, localizado no bairro Eldorado, neste município.</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/indicacao_no_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, juntamente com a Secretaria Municipal de Agricultura, a criação de programas de capacitação e cursos técnicos voltados aos agricultores e produtores rurais do município.</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/indicacao_no_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da Secretaria competente, a construção de uma praça na Vila Bandeirante, parte alta, próximo à UBS, entre as ruas 19 e 20.</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/indicacao_no_051-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da Secretaria competente, solicitando a revitalização dos pontos de ônibus da área urbana e rural do município.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_052-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da Secretaria competente, solicitando a implantação de um ponto de moto na Vila Bandeirante, parte baixa, próximo à ETA, às margens da antiga BR-101.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_no_053-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, por meio da Secretaria competente, solicitando a instalação de manilhas e reposição do calçamento da Rua Rui Barbosa, no Bairro Eldorado.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_no_055-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar à Senhora Prefeita Municipal, Ana Carolina Coelho Jordão e à Secretaria competente, que sejam adotadas as providências necessárias para a instalação de uma rampa de acessibilidade na Escola Tancredo Neves, localizada em Caxangá.</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_056-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Eliseu Miranda de Barros Silva, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo Municipal, a disponibilização de um Nutricionista, um Fisioterapeuta e um Técnico em Enfermagem para a realização de visitas periódicas (duas vezes ao mês) na Academia Ativa pública deste município.</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_no_057-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Eliseu Miranda de Barros Silva, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Poder Executivo Municipal, a implantação de faixas de pedestres em frente às escolas São José e Angelina do Monte, localizadas na Rua Martins Júnior, Bairro Centro, visando garantir maior segurança aos alunos, profissionais e pedestres que circulam na região, prevenindo acidentes e promovendo a mobilidade urbana segura.</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1469/indicacao_no_058-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Melvin Jones de Luna, indica à Prefeita do Município de Ribeirão, Sra. Ana Carolina Coelho Jordão, bem como à Secretaria competente, que sejam adotadas as providências necessárias para a realização dos serviços de capinação no Bairro Eldorado, visando a manutenção da limpeza urbana, melhoria das condições de saúde pública e bem-estar dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1470/indicacao_no_059-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Melvin Jones de Luna indica à Prefeita do Município de Ribeirão, Sra. Ana Carolina Coelho Jordão, bem como à Secretaria competente, que sejam adotadas as providências necessárias para a piçarramento da Travessa Brasília, antiga Rua do Campo Ladeirado, visando melhorar as condições  de trafegabilidade, garantir a segurança dos moradores e promover maior acessibilidade para veículos e pedestres que circulam pela via.</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1471/indicacao_no_060-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Waldemir Almeida da Silva indica à Prefeita do Município de Ribeirão, Sra. Ana Carolina Coelho Jordão, bem como à Secretaria competente, que sejam adotadas as providências necessárias para a execução de obras de calçamento e saneamento básico na Rua da Caixa d’Água e na Travessa da Agrovila Retiro, visando melhorar a infraestrutura urbana, as condições de trafegabilidade e a qualidade de vida dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1472/indicacao_no_061-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Waldemir Almeida da Silva indica à Prefeita do Município de Ribeirão, Sra. Ana Carolina Coelho Jordão, bem como à Secretaria competente, que sejam adotadas as providências necessárias para a implantação de malha asfáltica na Rua Pernambuco, Rua Ceará e na sede da Agrovila Retiro, visando melhorar as condições de mobilidade urbana, segurança viária e qualidade de vida da população que reside e transita nessas localidades.</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1473/indicacao_no_062-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Ana Paula de Sousa Silva indica à Prefeita do Município de Ribeirão, Sra. Ana Carolina Coelho Jordão, bem como à Secretaria competente, para disponibilizar um meio de transporte ao Conselho Municipal de Agricultura, a fim de possibilitar o acompanhamento e a fiscalização das atividades desenvolvidas nas comunidades e propriedades rurais do município.</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1474/indicacao_no_063-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Lêimisson Leonardo Cravo da Silva, no uso de suas atribuições legais e regimentais, indica a Excelentíssima Senhora, ANA CAROLINA COELHO JORDÃO, MD. Prefeita do Município de Ribeirão que, sejam adotadas a providências necessárias para seja enviado conforme requerimento 09/2026 Projeto de lei enviado pelo executivo para aprovação deste poder, que institui o PLANO MUNICIPALISTA DE GESTÃO E DESCARTES DE LIXO E ENTULHOS, ONDE ESTABELECE REGRAS E DIRETRIZES.</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_066-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente à Excelentíssima Senhora Prefeita do Município de Ribeirão, Ana Carolina Coelho Jordão, para que solicite junto ao Governo do Estado de Pernambuco a destinação de 03 (três) ônibus escolares de grande porte para atender a rede pública municipal de ensino.</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_no_067-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos a Mesa depois de ouvido o Plenário, obedecido as normas regimentais, que seja enviado um apelo a Excelentíssima Senhora, Ana Carolina Coelho Jordão, MD. Prefeita do Município de Ribeirão, a implantação do Programa "Praças Vivas", com a revitalização e promoção de atividades permanentes nas praças públicas do município, bem como a instalação de Academias da Saúde em bairros com maior densidade populacional, especialmente Vila Rica, Canavial e demais comunidades que necessitem desse equipamento público.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_068-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente à Excelentíssima Senhora Prefeita do Município de Ribeirão, Ana Carolina Coelho Jordão, solicitando a realização dos serviços de manutenção da iluminação pública dos postes localizados no retorno da BR-101 com a PE-85, acesso ao Município de Ribeirão, bem como a ampliação e melhoria da iluminação na entrada da cidade, especialmente nas proximidades do Portal da Cidade.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1481/indicacao_no_069-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente à Excelentíssima Senhora Prefeita do Município de Ribeirão, Ana Carolina Coelho Jordão, solicitando a realização de obras de melhoria e recuperação do acesso localizado por trás da antiga Serraria de Belizário, no Bairro da Vila Rica, que interliga o Campo do Vila Rica à Avenida Henrique de Barro e Silva.</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1482/indicacao_no_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente à Excelentíssima Senhora Prefeita do Município de Ribeirão, Ana Carolina Coelho Jordão, solicitando a realização de serviços de capinação e limpeza das ruas do Bairro Alto da Fé, neste município.</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1483/indicacao_no_071-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, requer à Excelentíssima Senhora Prefeita do Município de Ribeirão, após as formalidades regimentais, que sejam realizados estudos técnicos, financeiros e jurídicos visando à criação de um programa municipal de fortalecimento da Agricultura Familiar, contemplando a concessão de subsídio correspondente a 01 (um) salário mínimo mensal, com reajuste automático de acordo com os futuros reajustes do salário mínimo nacional, destinado aos membros do Conselho Municipal de Agricultura que exerçam atividades efetivas de acompanhamento, orientação e assistência as pequenos produtores rurais do município.</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1484/indicacao_no_072-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhado expediente à Excelentíssima Senhora Prefeita do Município de Ribeirão, Ana Carolina Coelho Jordão, solicitando que seja adotada a medida de disponibilizar, sempre que possível e observadas as normas técnicas e a disponibilidade de profissionais, uma Técnica em Enfermagem para acompanhar as ambulâncias municipais durante os atendimentos e remoções de pacientes nos bairros e comunidades do município.</t>
+  </si>
+  <si>
     <t>1328</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIO EXECUTIVO</t>
   </si>
   <si>
     <t>Ana Carolina Coelho Jordão</t>
   </si>
   <si>
     <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1328/pl_02_2026_salario_minino.pdf</t>
   </si>
   <si>
     <t>Institui a aplicação do Salário Mínimo Nacional no âmbito do Município de Ribeirão/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_no_03-2026-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Secretaria Municipal de Articulação Política e Social do Município de Ribeirão/PE, define sua estrutura organizacional, competência e funcionamento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>PLOPL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1395/plol_01_2025_reajuste.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste de vencimentos dos Servidores do Poder Legislativo do Município de Ribeirão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1415</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1415/projeto_de_lei_legislativo_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 3º da Lei Municipal nº 1461/2009 e revoga o Art. 19 da Lei Municipal nº 1558/2016 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/plo_03_2026_tea_adulto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a implementação de ações voltadas à transição para a vida adulta da pessoa com Transtorno do Espectro Autista (TEA) no âmbito do Município de Ribeirão/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/plo_04_2026_mercado_publico.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o Mercado Público de Carne do Município de Ribeirão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/plo_05_2026_papa_lama.pdf</t>
+  </si>
+  <si>
+    <t>Reconhecimento como Patrimônio Cultural imaterial e Apoio Institucional ao Evento "TRILHA PAPA-LAMA" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/plo_06_2026_multa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de reparação de danos causados em vias públicas por concessionárias de serviços públicos e estabelece penalidades e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1394/plo_07_2026_campanha_conscientizacao_conecte_antonio_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Institui a "Campanha de Conscientização Conecte com Cuidado" no âmbito do Município de Ribeirão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>PDLEG</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pdl_01_2026_rildo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Honorário de Ribeirão ao Excelentíssimo Senhor Sileno Sousa Guedes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/pdl_02_2026_marines.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadã Honorária de Ribeirão a Exmª. Senhora  Marinês Arruda de Lima e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/pdl_03_2026_juliana.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ HONORÁRIA DE RIBEIRÃO A EXMª. SENHORA JULIANA BARBOSA DA SILVA AGUIAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/pdl_04_2026_raquel_lyra.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ HONORÁRIA DE RIBEIRÃO A EXMª. SENHORA RAQUEL TEIXEIRA LYRA LUCENA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>ATA LEGISLATIVA</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1350/ata_da_1a_reuniao_ordinaria_da_2a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª SESSÃO DA 2ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE RIBEIRÃO 19ª LEGISLATURA, REALIZADA EM 11 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/ata_da_2a_reuniao_ordinaria_da_2a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 2ª SESSÃO DA 2ª REUNIÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE RIBEIRÃO 19ª LEGISLATURA, REALIZADA EM 20 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/3_reuniao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 3ª.  Reunião Ordinária da 2ª. Sessão Legislativa da Câmara Municipal de Ribeirão,  realizada em 04 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1450/4_reuniao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 4ª.  Reunião Ordinária da 2ª. Sessão Legislativa da Câmara Municipal de Ribeirão,  realizada em 18 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/5_reuniao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 5ª.  Reunião Ordinária da 2ª. Sessão Legislativa da Câmara Municipal de Ribeirão,  realizada em 25 de março de 2026.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/6_reuniao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 6ª.  Reunião Ordinária da 2ª. Sessão Legislativa da Câmara Municipal de Ribeirão,  realizada em 08 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/7_reuniao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 7ª.  Reunião Ordinária da 2ª. Sessão Legislativa da Câmara Municipal de Ribeirão,  realizada em 22 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/8_reuniao.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 8ª.  Reunião Ordinária da 2ª. Sessão Legislativa da Câmara Municipal de Ribeirão,  realizada em 29 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>ELEIC</t>
+  </si>
+  <si>
+    <t>ELEIÇÃO DA MESA DIRETORA BIÊNIO 2027-2028</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDÊNCIA - GPRES</t>
+  </si>
+  <si>
+    <t>http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/edital_eleicao_da_camara_2027_02_06.pdf</t>
+  </si>
+  <si>
+    <t>EDITAL Nº 001/2026_x000D_
+Convocação para Eleição de escolha dos componentes da Mesa Diretora da Câmara Municipal de Ribeirão/PE, para o 2º Biênio (biênio 2027 - 2028) da legislatura 2025 - 2028. O Presidente da Câmara Municipal de Ribeirão/PE, no uso de suas atribuições legais, contidas na Constituição Federal e nas normas infraconstitucionais, sobretudo nos termos do art. 14, do Regimento Interno, CONVOCA as Senhoras e Senhores Vereadores para realização de Sessão Legislativa, a ser realizada no dia 20 de fevereiro de 2026, às 10:30hs na sede do Legislativo Municipal, para deliberar sobre:_x000D_
+DA PAUTA_x000D_
+Art.1º. Convocar as Vereadoras e os Vereadores eleitos para o mandato eletivo de 2025-2028, a fim de participarem da Eleição da Mesa Diretora, que conduzirá os destinos administrativos da Câmara Municipal de Ribeirão/PE, durante o segundo biênio de 2027-2028, de acordo com as normas da Lei Orgânica do Município (art. 25 da LOM e art. 14 do Regimento Interno).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -669,67 +1829,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/requerimento_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/requerimento_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/requerimento_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/requerimento_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/requerimento_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/requerimento_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1329/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1330/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/indicacao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/indicacao_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1328/pl_02_2026_salario_minino.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1337/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1338/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1339/requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1340/requerimento_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1341/requerimento_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1342/requerimento_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1343/requerimento_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1344/requerimento_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1345/requerimento_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1346/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1347/requerimento_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1348/requerimento_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1349/requerimento_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1368/requerimento_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1369/requerimento_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1370/requerimento_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1371/requerimento_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1372/requerimento_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1373/requerimento_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1377/requerimento_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1378/requerimento_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1404/requerimento_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1379/requerimento_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1390/requerimento_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1391/requerimento_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1392/requerimento_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1405/requerimento_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1406/requerimento_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/requerimento_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/requerimento_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/requerimento_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/requerimento_no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/requerimento_no_034-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/requerimento_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/requerimento_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1485/requerimento_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1486/requerimento_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1329/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1330/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1331/indicacao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1332/indicacao_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1333/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1334/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1335/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1357/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1358/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1359/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1360/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1361/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1362/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1363/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1364/indicacao_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1365/indicacao_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1366/indicacao_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1367/indicacao_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1374/indicacao_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1375/indicacao_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1376/indicacao_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1380/indicacao_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1381/indicacao_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1382/indicacao_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1383/indicacao_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1384/indicacao_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1385/indicacao_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1386/indicacao_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1387/indicacao_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1388/indicacao_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1396/indicacao_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1397/indicacao_no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1398/indicacao_no_034-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1399/indicacao_no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1400/indicacao_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1401/indicacao_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1402/indicacao_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/indicacao_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao_no_041-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/indicacao_no_042-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/indicacao_no_043-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/indicacao_no_044-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_no_045-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/indicacao_no_046-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/indicacao_no_047-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/indicacao_no_049-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/indicacao_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/indicacao_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_052-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_no_053-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_no_055-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_056-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_no_057-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1469/indicacao_no_058-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1470/indicacao_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1471/indicacao_no_060-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1472/indicacao_no_061-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1473/indicacao_no_062-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1474/indicacao_no_063-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_066-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_no_067-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1481/indicacao_no_069-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1482/indicacao_no_070-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1483/indicacao_no_071-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1484/indicacao_no_072-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1328/pl_02_2026_salario_minino.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_no_03-2026-_executivo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1395/plol_01_2025_reajuste.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1415/projeto_de_lei_legislativo_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/plo_03_2026_tea_adulto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/plo_04_2026_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/plo_05_2026_papa_lama.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/plo_06_2026_multa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1394/plo_07_2026_campanha_conscientizacao_conecte_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pdl_01_2026_rildo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/pdl_02_2026_marines.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/pdl_03_2026_juliana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/pdl_04_2026_raquel_lyra.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1350/ata_da_1a_reuniao_ordinaria_da_2a_sessao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1351/ata_da_2a_reuniao_ordinaria_da_2a_sessao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/3_reuniao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1450/4_reuniao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/5_reuniao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/6_reuniao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/7_reuniao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/8_reuniao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeirao.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/edital_eleicao_da_camara_2027_02_06.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H23"/>
+  <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="35.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1061,300 +2221,3138 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>67</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
         <v>72</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H23" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H24" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>81</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H25" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H26" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H27" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>50</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H28" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>72</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H29" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>133</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>36</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H30" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>136</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>36</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H31" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>140</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>141</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>36</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H32" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>144</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>145</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H33" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>148</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>149</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>41</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H34" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>36</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H36" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>161</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>26</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H37" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H38" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>168</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>72</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H39" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>173</v>
+      </c>
+      <c r="E40" t="s">
+        <v>174</v>
+      </c>
+      <c r="F40" t="s">
+        <v>81</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>17</v>
       </c>
-      <c r="D23" t="s">
-[...5 lines deleted...]
-      <c r="F23" t="s">
+      <c r="D41" t="s">
+        <v>173</v>
+      </c>
+      <c r="E41" t="s">
+        <v>174</v>
+      </c>
+      <c r="F41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H41" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" t="s">
+        <v>173</v>
+      </c>
+      <c r="E42" t="s">
+        <v>174</v>
+      </c>
+      <c r="F42" t="s">
+        <v>36</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H42" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" t="s">
+        <v>173</v>
+      </c>
+      <c r="E43" t="s">
+        <v>174</v>
+      </c>
+      <c r="F43" t="s">
+        <v>41</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H43" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>186</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" t="s">
+        <v>173</v>
+      </c>
+      <c r="E44" t="s">
+        <v>174</v>
+      </c>
+      <c r="F44" t="s">
+        <v>50</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H44" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" t="s">
+        <v>173</v>
+      </c>
+      <c r="E45" t="s">
+        <v>174</v>
+      </c>
+      <c r="F45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H45" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>192</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" t="s">
+        <v>173</v>
+      </c>
+      <c r="E46" t="s">
+        <v>174</v>
+      </c>
+      <c r="F46" t="s">
+        <v>193</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H46" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>196</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" t="s">
+        <v>173</v>
+      </c>
+      <c r="E47" t="s">
+        <v>174</v>
+      </c>
+      <c r="F47" t="s">
+        <v>193</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H47" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>49</v>
+      </c>
+      <c r="D48" t="s">
+        <v>173</v>
+      </c>
+      <c r="E48" t="s">
+        <v>174</v>
+      </c>
+      <c r="F48" t="s">
+        <v>31</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H48" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>202</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>54</v>
+      </c>
+      <c r="D49" t="s">
+        <v>173</v>
+      </c>
+      <c r="E49" t="s">
+        <v>174</v>
+      </c>
+      <c r="F49" t="s">
+        <v>31</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H49" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>58</v>
+      </c>
+      <c r="D50" t="s">
+        <v>173</v>
+      </c>
+      <c r="E50" t="s">
+        <v>174</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H50" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>62</v>
+      </c>
+      <c r="D51" t="s">
+        <v>173</v>
+      </c>
+      <c r="E51" t="s">
+        <v>174</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H51" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>211</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>66</v>
+      </c>
+      <c r="D52" t="s">
+        <v>173</v>
+      </c>
+      <c r="E52" t="s">
+        <v>174</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H52" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>214</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>71</v>
+      </c>
+      <c r="D53" t="s">
+        <v>173</v>
+      </c>
+      <c r="E53" t="s">
+        <v>174</v>
+      </c>
+      <c r="F53" t="s">
+        <v>81</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H53" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>217</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>76</v>
+      </c>
+      <c r="D54" t="s">
+        <v>173</v>
+      </c>
+      <c r="E54" t="s">
+        <v>174</v>
+      </c>
+      <c r="F54" t="s">
+        <v>36</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H54" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>220</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>80</v>
+      </c>
+      <c r="D55" t="s">
+        <v>173</v>
+      </c>
+      <c r="E55" t="s">
+        <v>174</v>
+      </c>
+      <c r="F55" t="s">
+        <v>36</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H55" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>85</v>
+      </c>
+      <c r="D56" t="s">
+        <v>173</v>
+      </c>
+      <c r="E56" t="s">
+        <v>174</v>
+      </c>
+      <c r="F56" t="s">
+        <v>26</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H56" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>226</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>89</v>
+      </c>
+      <c r="D57" t="s">
+        <v>173</v>
+      </c>
+      <c r="E57" t="s">
+        <v>174</v>
+      </c>
+      <c r="F57" t="s">
+        <v>50</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H57" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>93</v>
+      </c>
+      <c r="D58" t="s">
+        <v>173</v>
+      </c>
+      <c r="E58" t="s">
+        <v>174</v>
+      </c>
+      <c r="F58" t="s">
+        <v>50</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H58" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>97</v>
+      </c>
+      <c r="D59" t="s">
+        <v>173</v>
+      </c>
+      <c r="E59" t="s">
+        <v>174</v>
+      </c>
+      <c r="F59" t="s">
+        <v>26</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H59" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>235</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>101</v>
       </c>
-      <c r="G23" s="1" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="D60" t="s">
+        <v>173</v>
+      </c>
+      <c r="E60" t="s">
+        <v>174</v>
+      </c>
+      <c r="F60" t="s">
+        <v>50</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H60" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>238</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>105</v>
+      </c>
+      <c r="D61" t="s">
+        <v>173</v>
+      </c>
+      <c r="E61" t="s">
+        <v>174</v>
+      </c>
+      <c r="F61" t="s">
+        <v>50</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H61" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>241</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>109</v>
+      </c>
+      <c r="D62" t="s">
+        <v>173</v>
+      </c>
+      <c r="E62" t="s">
+        <v>174</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H62" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>113</v>
+      </c>
+      <c r="D63" t="s">
+        <v>173</v>
+      </c>
+      <c r="E63" t="s">
+        <v>174</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H63" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>247</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>117</v>
+      </c>
+      <c r="D64" t="s">
+        <v>173</v>
+      </c>
+      <c r="E64" t="s">
+        <v>174</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H64" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>250</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>121</v>
+      </c>
+      <c r="D65" t="s">
+        <v>173</v>
+      </c>
+      <c r="E65" t="s">
+        <v>174</v>
+      </c>
+      <c r="F65" t="s">
+        <v>26</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H65" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>253</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>125</v>
+      </c>
+      <c r="D66" t="s">
+        <v>173</v>
+      </c>
+      <c r="E66" t="s">
+        <v>174</v>
+      </c>
+      <c r="F66" t="s">
+        <v>26</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H66" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>256</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>129</v>
+      </c>
+      <c r="D67" t="s">
+        <v>173</v>
+      </c>
+      <c r="E67" t="s">
+        <v>174</v>
+      </c>
+      <c r="F67" t="s">
+        <v>257</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H67" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>260</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>133</v>
+      </c>
+      <c r="D68" t="s">
+        <v>173</v>
+      </c>
+      <c r="E68" t="s">
+        <v>174</v>
+      </c>
+      <c r="F68" t="s">
+        <v>67</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H68" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>263</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>137</v>
+      </c>
+      <c r="D69" t="s">
+        <v>173</v>
+      </c>
+      <c r="E69" t="s">
+        <v>174</v>
+      </c>
+      <c r="F69" t="s">
+        <v>50</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H69" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>266</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" t="s">
+        <v>173</v>
+      </c>
+      <c r="E70" t="s">
+        <v>174</v>
+      </c>
+      <c r="F70" t="s">
+        <v>50</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H70" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>269</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>145</v>
+      </c>
+      <c r="D71" t="s">
+        <v>173</v>
+      </c>
+      <c r="E71" t="s">
+        <v>174</v>
+      </c>
+      <c r="F71" t="s">
+        <v>31</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H71" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>272</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>149</v>
+      </c>
+      <c r="D72" t="s">
+        <v>173</v>
+      </c>
+      <c r="E72" t="s">
+        <v>174</v>
+      </c>
+      <c r="F72" t="s">
+        <v>31</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H72" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>275</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>153</v>
+      </c>
+      <c r="D73" t="s">
+        <v>173</v>
+      </c>
+      <c r="E73" t="s">
+        <v>174</v>
+      </c>
+      <c r="F73" t="s">
+        <v>81</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H73" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>278</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>279</v>
+      </c>
+      <c r="D74" t="s">
+        <v>173</v>
+      </c>
+      <c r="E74" t="s">
+        <v>174</v>
+      </c>
+      <c r="F74" t="s">
+        <v>81</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H74" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>282</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>157</v>
+      </c>
+      <c r="D75" t="s">
+        <v>173</v>
+      </c>
+      <c r="E75" t="s">
+        <v>174</v>
+      </c>
+      <c r="F75" t="s">
+        <v>81</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H75" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>285</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>161</v>
+      </c>
+      <c r="D76" t="s">
+        <v>173</v>
+      </c>
+      <c r="E76" t="s">
+        <v>174</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H76" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>288</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>289</v>
+      </c>
+      <c r="D77" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" t="s">
+        <v>174</v>
+      </c>
+      <c r="F77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H77" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>292</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>165</v>
+      </c>
+      <c r="D78" t="s">
+        <v>173</v>
+      </c>
+      <c r="E78" t="s">
+        <v>174</v>
+      </c>
+      <c r="F78" t="s">
+        <v>26</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H78" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>295</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>169</v>
+      </c>
+      <c r="D79" t="s">
+        <v>173</v>
+      </c>
+      <c r="E79" t="s">
+        <v>174</v>
+      </c>
+      <c r="F79" t="s">
+        <v>81</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H79" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>298</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>299</v>
+      </c>
+      <c r="D80" t="s">
+        <v>173</v>
+      </c>
+      <c r="E80" t="s">
+        <v>174</v>
+      </c>
+      <c r="F80" t="s">
+        <v>81</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H80" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>302</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>303</v>
+      </c>
+      <c r="D81" t="s">
+        <v>173</v>
+      </c>
+      <c r="E81" t="s">
+        <v>174</v>
+      </c>
+      <c r="F81" t="s">
+        <v>67</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H81" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>306</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>307</v>
+      </c>
+      <c r="D82" t="s">
+        <v>173</v>
+      </c>
+      <c r="E82" t="s">
+        <v>174</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H82" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>310</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>311</v>
+      </c>
+      <c r="D83" t="s">
+        <v>173</v>
+      </c>
+      <c r="E83" t="s">
+        <v>174</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H83" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>314</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>315</v>
+      </c>
+      <c r="D84" t="s">
+        <v>173</v>
+      </c>
+      <c r="E84" t="s">
+        <v>174</v>
+      </c>
+      <c r="F84" t="s">
+        <v>41</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H84" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>318</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>319</v>
+      </c>
+      <c r="D85" t="s">
+        <v>173</v>
+      </c>
+      <c r="E85" t="s">
+        <v>174</v>
+      </c>
+      <c r="F85" t="s">
+        <v>67</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H85" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>322</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>323</v>
+      </c>
+      <c r="D86" t="s">
+        <v>173</v>
+      </c>
+      <c r="E86" t="s">
+        <v>174</v>
+      </c>
+      <c r="F86" t="s">
+        <v>26</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H86" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>326</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>327</v>
+      </c>
+      <c r="D87" t="s">
+        <v>173</v>
+      </c>
+      <c r="E87" t="s">
+        <v>174</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H87" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>330</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>331</v>
+      </c>
+      <c r="D88" t="s">
+        <v>173</v>
+      </c>
+      <c r="E88" t="s">
+        <v>174</v>
+      </c>
+      <c r="F88" t="s">
+        <v>257</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H88" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>334</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>335</v>
+      </c>
+      <c r="D89" t="s">
+        <v>173</v>
+      </c>
+      <c r="E89" t="s">
+        <v>174</v>
+      </c>
+      <c r="F89" t="s">
+        <v>257</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H89" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>338</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>339</v>
+      </c>
+      <c r="D90" t="s">
+        <v>173</v>
+      </c>
+      <c r="E90" t="s">
+        <v>174</v>
+      </c>
+      <c r="F90" t="s">
+        <v>257</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H90" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>342</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>343</v>
+      </c>
+      <c r="D91" t="s">
+        <v>173</v>
+      </c>
+      <c r="E91" t="s">
+        <v>174</v>
+      </c>
+      <c r="F91" t="s">
+        <v>81</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H91" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>346</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>347</v>
+      </c>
+      <c r="D92" t="s">
+        <v>173</v>
+      </c>
+      <c r="E92" t="s">
+        <v>174</v>
+      </c>
+      <c r="F92" t="s">
+        <v>36</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H92" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>350</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>351</v>
+      </c>
+      <c r="D93" t="s">
+        <v>173</v>
+      </c>
+      <c r="E93" t="s">
+        <v>174</v>
+      </c>
+      <c r="F93" t="s">
+        <v>81</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H93" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>354</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>355</v>
+      </c>
+      <c r="D94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F94" t="s">
+        <v>81</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H94" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>358</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>359</v>
+      </c>
+      <c r="D95" t="s">
+        <v>173</v>
+      </c>
+      <c r="E95" t="s">
+        <v>174</v>
+      </c>
+      <c r="F95" t="s">
+        <v>26</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H95" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>362</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>363</v>
+      </c>
+      <c r="D96" t="s">
+        <v>173</v>
+      </c>
+      <c r="E96" t="s">
+        <v>174</v>
+      </c>
+      <c r="F96" t="s">
+        <v>26</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H96" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>366</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>367</v>
+      </c>
+      <c r="D97" t="s">
+        <v>173</v>
+      </c>
+      <c r="E97" t="s">
+        <v>174</v>
+      </c>
+      <c r="F97" t="s">
+        <v>193</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H97" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>370</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>371</v>
+      </c>
+      <c r="D98" t="s">
+        <v>173</v>
+      </c>
+      <c r="E98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F98" t="s">
+        <v>193</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H98" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>374</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>375</v>
+      </c>
+      <c r="D99" t="s">
+        <v>173</v>
+      </c>
+      <c r="E99" t="s">
+        <v>174</v>
+      </c>
+      <c r="F99" t="s">
+        <v>31</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H99" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>378</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>379</v>
+      </c>
+      <c r="D100" t="s">
+        <v>173</v>
+      </c>
+      <c r="E100" t="s">
+        <v>174</v>
+      </c>
+      <c r="F100" t="s">
+        <v>50</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H100" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>382</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>383</v>
+      </c>
+      <c r="D101" t="s">
+        <v>173</v>
+      </c>
+      <c r="E101" t="s">
+        <v>174</v>
+      </c>
+      <c r="F101" t="s">
+        <v>36</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H101" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>386</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>387</v>
+      </c>
+      <c r="D102" t="s">
+        <v>173</v>
+      </c>
+      <c r="E102" t="s">
+        <v>174</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H102" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>390</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>391</v>
+      </c>
+      <c r="D103" t="s">
+        <v>173</v>
+      </c>
+      <c r="E103" t="s">
+        <v>174</v>
+      </c>
+      <c r="F103" t="s">
+        <v>50</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H103" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>394</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>395</v>
+      </c>
+      <c r="D104" t="s">
+        <v>173</v>
+      </c>
+      <c r="E104" t="s">
+        <v>174</v>
+      </c>
+      <c r="F104" t="s">
+        <v>72</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H104" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>398</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>399</v>
+      </c>
+      <c r="D105" t="s">
+        <v>173</v>
+      </c>
+      <c r="E105" t="s">
+        <v>174</v>
+      </c>
+      <c r="F105" t="s">
+        <v>81</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H105" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>402</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>403</v>
+      </c>
+      <c r="D106" t="s">
+        <v>173</v>
+      </c>
+      <c r="E106" t="s">
+        <v>174</v>
+      </c>
+      <c r="F106" t="s">
+        <v>31</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H106" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>406</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>407</v>
+      </c>
+      <c r="D107" t="s">
+        <v>173</v>
+      </c>
+      <c r="E107" t="s">
+        <v>174</v>
+      </c>
+      <c r="F107" t="s">
+        <v>67</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H107" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>410</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>17</v>
+      </c>
+      <c r="D108" t="s">
+        <v>411</v>
+      </c>
+      <c r="E108" t="s">
+        <v>412</v>
+      </c>
+      <c r="F108" t="s">
+        <v>413</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H108" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>416</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>21</v>
+      </c>
+      <c r="D109" t="s">
+        <v>411</v>
+      </c>
+      <c r="E109" t="s">
+        <v>412</v>
+      </c>
+      <c r="F109" t="s">
+        <v>413</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H109" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>419</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>420</v>
+      </c>
+      <c r="E110" t="s">
+        <v>421</v>
+      </c>
+      <c r="F110" t="s">
+        <v>36</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H110" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>424</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" t="s">
+        <v>420</v>
+      </c>
+      <c r="E111" t="s">
+        <v>421</v>
+      </c>
+      <c r="F111" t="s">
+        <v>36</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H111" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>427</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" t="s">
+        <v>420</v>
+      </c>
+      <c r="E112" t="s">
+        <v>421</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H112" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>430</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>25</v>
+      </c>
+      <c r="D113" t="s">
+        <v>420</v>
+      </c>
+      <c r="E113" t="s">
+        <v>421</v>
+      </c>
+      <c r="F113" t="s">
+        <v>36</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H113" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>433</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>30</v>
+      </c>
+      <c r="D114" t="s">
+        <v>420</v>
+      </c>
+      <c r="E114" t="s">
+        <v>421</v>
+      </c>
+      <c r="F114" t="s">
+        <v>31</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H114" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>436</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>35</v>
+      </c>
+      <c r="D115" t="s">
+        <v>420</v>
+      </c>
+      <c r="E115" t="s">
+        <v>421</v>
+      </c>
+      <c r="F115" t="s">
+        <v>26</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H115" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>439</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>40</v>
+      </c>
+      <c r="D116" t="s">
+        <v>420</v>
+      </c>
+      <c r="E116" t="s">
+        <v>421</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H116" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>442</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
+        <v>443</v>
+      </c>
+      <c r="E117" t="s">
+        <v>444</v>
+      </c>
+      <c r="F117" t="s">
+        <v>72</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H117" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>447</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>17</v>
+      </c>
+      <c r="D118" t="s">
+        <v>443</v>
+      </c>
+      <c r="E118" t="s">
+        <v>444</v>
+      </c>
+      <c r="F118" t="s">
+        <v>67</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H118" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>450</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>21</v>
+      </c>
+      <c r="D119" t="s">
+        <v>443</v>
+      </c>
+      <c r="E119" t="s">
+        <v>444</v>
+      </c>
+      <c r="F119" t="s">
+        <v>41</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H119" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>453</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>25</v>
+      </c>
+      <c r="D120" t="s">
+        <v>443</v>
+      </c>
+      <c r="E120" t="s">
+        <v>444</v>
+      </c>
+      <c r="F120" t="s">
+        <v>41</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H120" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>456</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
+        <v>457</v>
+      </c>
+      <c r="E121" t="s">
+        <v>458</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H121" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>461</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" t="s">
+        <v>457</v>
+      </c>
+      <c r="E122" t="s">
+        <v>458</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H122" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>464</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>21</v>
+      </c>
+      <c r="D123" t="s">
+        <v>457</v>
+      </c>
+      <c r="E123" t="s">
+        <v>458</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H123" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>467</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>25</v>
+      </c>
+      <c r="D124" t="s">
+        <v>457</v>
+      </c>
+      <c r="E124" t="s">
+        <v>458</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H124" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>470</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>30</v>
+      </c>
+      <c r="D125" t="s">
+        <v>457</v>
+      </c>
+      <c r="E125" t="s">
+        <v>458</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H125" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>473</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>35</v>
+      </c>
+      <c r="D126" t="s">
+        <v>457</v>
+      </c>
+      <c r="E126" t="s">
+        <v>458</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H126" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>476</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127" t="s">
+        <v>457</v>
+      </c>
+      <c r="E127" t="s">
+        <v>458</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H127" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>479</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>45</v>
+      </c>
+      <c r="D128" t="s">
+        <v>457</v>
+      </c>
+      <c r="E128" t="s">
+        <v>458</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H128" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>482</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>483</v>
+      </c>
+      <c r="E129" t="s">
+        <v>484</v>
+      </c>
+      <c r="F129" t="s">
+        <v>485</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H129" t="s">
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>